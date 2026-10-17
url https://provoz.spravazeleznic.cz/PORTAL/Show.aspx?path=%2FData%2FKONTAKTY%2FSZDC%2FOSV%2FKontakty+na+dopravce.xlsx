--- v6 (2026-09-01)
+++ v7 (2026-10-17)
@@ -1,237 +1,237 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Disk_D\korespondence kontakty\na portal a k rozeslani\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F91EED50-6A32-4DC2-85EB-C7A0A5949694}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A2FC9EA5-BD6F-469F-88E4-42C8F57A0154}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A0825188-A514-4A1F-8735-1E2DA8901DED}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A8BA6C17-BD8F-4C7F-923C-ECD98FC68DF7}"/>
   </bookViews>
   <sheets>
     <sheet name="2 Operativa a MU" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2 Operativa a MU'!$2:$3</definedName>
   </definedNames>
-  <calcPr calcId="191029" iterateDelta="0"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Šlachta Petr, Ing.</author>
     <author>Šlachta Petr, Bc.</author>
   </authors>
   <commentList>
-    <comment ref="C66" authorId="0" shapeId="0" xr:uid="{F7E0A094-8466-44CB-A384-BBBCD1BC980C}">
+    <comment ref="C68" authorId="0" shapeId="0" xr:uid="{F4F7A47F-E3E1-4CCE-ACE1-1836CE1065C1}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>Šlachta Petr, Ing.:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 další mobil:
 603 895 072</t>
         </r>
       </text>
     </comment>
-    <comment ref="D66" authorId="0" shapeId="0" xr:uid="{AD9508E7-A677-4C1D-9D95-FF275C5110FA}">
+    <comment ref="D68" authorId="0" shapeId="0" xr:uid="{2EC1713B-EB2B-412E-A001-8345FEE26EA5}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>Šlachta Petr, Ing.:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 další mobil:
 603 895 072</t>
         </r>
       </text>
     </comment>
-    <comment ref="B75" authorId="1" shapeId="0" xr:uid="{E9A92094-F1BE-43B7-B471-83C1040A62F3}">
+    <comment ref="B77" authorId="1" shapeId="0" xr:uid="{435F7D58-F530-431B-983F-93A928ADC549}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 Řídí oblast RCP Brno a Ostrava</t>
         </r>
       </text>
     </comment>
-    <comment ref="D75" authorId="1" shapeId="0" xr:uid="{F01DA60F-9BF9-4299-8876-60A60440D2D7}">
+    <comment ref="D77" authorId="1" shapeId="0" xr:uid="{82C81232-375B-43E2-A8DF-51E3B6B74DC0}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 Státní telefon:
 </t>
         </r>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>596 166 444</t>
         </r>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="F75" authorId="1" shapeId="0" xr:uid="{395DD2B4-AF2D-432B-AEB7-BF275A172980}">
+    <comment ref="F77" authorId="1" shapeId="0" xr:uid="{23378262-167E-4CA4-A261-260D43FAD869}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>Řídí oblast RCP Plzeň, 
 Praha, Ústí n. L.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="481" uniqueCount="447">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="489" uniqueCount="452">
   <si>
     <t>Kontakty dopravců pro operativní řízení a oznámení MU</t>
   </si>
   <si>
     <t>kontaktní osoba</t>
   </si>
   <si>
     <t>v případě nedostupnosti kontaktní osoby ji zastupuje</t>
   </si>
   <si>
     <t>dopravce</t>
   </si>
   <si>
     <t>jméno</t>
   </si>
   <si>
     <t>telefon</t>
   </si>
   <si>
     <t>další telefon</t>
   </si>
   <si>
     <t>e-mail</t>
   </si>
   <si>
@@ -306,51 +306,51 @@
   <si>
     <t>dispo@cer-slovakia.eu</t>
   </si>
   <si>
     <t>CER Slovakia a.s.</t>
   </si>
   <si>
     <t>Službu konající dispečer CERSK v CZ</t>
   </si>
   <si>
     <t>Oldřich Pěnička</t>
   </si>
   <si>
     <t xml:space="preserve"> 774 365 100</t>
   </si>
   <si>
     <t>oldrich.penicka@cercargo.eu</t>
   </si>
   <si>
     <t>CityRail, a.s.</t>
   </si>
   <si>
     <t>Dispečer CTR</t>
   </si>
   <si>
-    <t>dispo@cityrail.cz</t>
+    <t>dispocz@cityrail.cz</t>
   </si>
   <si>
     <t>CZ Logistics, s.r.o.</t>
   </si>
   <si>
     <t>dispečer</t>
   </si>
   <si>
     <t>logistics@czloko.cz</t>
   </si>
   <si>
     <t>ČD Cargo, a.s.</t>
   </si>
   <si>
     <t>ústřední dispečer ČD Cargo</t>
   </si>
   <si>
     <t>usdisp@cdcargo.cz</t>
   </si>
   <si>
     <t>ČESKÁ ZÁPADNÍ DRÁHA s.r.o.</t>
   </si>
   <si>
     <t>Zdeněk Heřman</t>
   </si>
@@ -462,92 +462,95 @@
   <si>
     <t>Bc. Lukáš Procházka</t>
   </si>
   <si>
     <t>prochazka@e-railconstruct.cz</t>
   </si>
   <si>
     <t>Elektrizace železnic Praha a.s.</t>
   </si>
   <si>
     <t>Lukáš Matucha</t>
   </si>
   <si>
     <t>lukas.matucha@elzel.cz</t>
   </si>
   <si>
     <t>Tomáš Matucha</t>
   </si>
   <si>
     <t>tomas.matucha@elzel.cz</t>
   </si>
   <si>
     <t>EP Cargo a.s.</t>
   </si>
   <si>
-    <t>EP Cargo dispo</t>
+    <t>EP Cargo dispo Morava</t>
   </si>
   <si>
     <t>provoz.dispo@epcargo.cz</t>
   </si>
   <si>
-    <t>Jaroslav Dvořáček</t>
-[...2 lines deleted...]
-    <t>jaroslav.dvoracek@epcargo.cz</t>
+    <t>EP Cargo dispo Čechy (exRML)</t>
+  </si>
+  <si>
+    <t>dispo.rml@epcargo.cz</t>
   </si>
   <si>
     <t>European Train Transort and Service s.r.o.</t>
   </si>
   <si>
     <t>dispečerské pracoviště ETTS</t>
   </si>
   <si>
     <t>dispo@etts.cz</t>
   </si>
   <si>
     <t>Karek Perner</t>
   </si>
   <si>
     <t>perner@etts.cz</t>
   </si>
   <si>
     <t>EUROVIA CZ a.s.</t>
   </si>
   <si>
     <t>Jan Modráček</t>
   </si>
   <si>
     <t>jan.modracek@vinci-construction.com</t>
   </si>
   <si>
     <t>Vít Motyčka</t>
   </si>
   <si>
     <t>vit.motycka@vinci-construction.com</t>
   </si>
   <si>
+    <t>EUROVIA Železniční stavby a.s.</t>
+  </si>
+  <si>
     <t>FALCON RAIL CZ s.r.o.</t>
   </si>
   <si>
     <t>Norbert Mokry</t>
   </si>
   <si>
     <t>+421 917 428 158</t>
   </si>
   <si>
     <t>mokry@falcon-rail.eu</t>
   </si>
   <si>
     <t>FIRESTA-Fišer, rekonstrukce, stavby a.s.</t>
   </si>
   <si>
     <t>Ing. Tomáš Živný</t>
   </si>
   <si>
     <t>zivny@firesta.cz</t>
   </si>
   <si>
     <t>Gepard Express, SE</t>
   </si>
   <si>
     <t>Dispečink GE</t>
@@ -772,50 +775,53 @@
     <t>Kladenská dopravní a strojní s.r.o.</t>
   </si>
   <si>
     <t>Radek Šauer</t>
   </si>
   <si>
     <t>kds1@event-zazitkovyvlak.cz</t>
   </si>
   <si>
     <t>KŽC Doprava, s.r.o.</t>
   </si>
   <si>
     <t>Provozní dispečer KŽC 7/24</t>
   </si>
   <si>
     <t>dispecer@kzc.cz</t>
   </si>
   <si>
     <t>Leo Express s.r.o.</t>
   </si>
   <si>
     <t>Dispečer - vlak</t>
   </si>
   <si>
     <t>dispecer@le.cz</t>
+  </si>
+  <si>
+    <t>Leo Express Bohemia s.r.o.</t>
   </si>
   <si>
     <t>Leo Express Global a.s.</t>
   </si>
   <si>
     <t>Leo Express Tenders s.r.o.</t>
   </si>
   <si>
     <t>Lokálka Group, spolek</t>
   </si>
   <si>
     <t>Ing. Jiří Svoboda</t>
   </si>
   <si>
     <t>lg-svoboda@seznam.cz</t>
   </si>
   <si>
     <t xml:space="preserve">LOKO TRANS s.r.o. </t>
   </si>
   <si>
     <t>Ing. Lukáš Sázel</t>
   </si>
   <si>
     <t>dispo@lokotrans.cz</t>
   </si>
@@ -1201,50 +1207,62 @@
   <si>
     <t>planning@railtrans.eu</t>
   </si>
   <si>
     <t>Railway Capital a.s.</t>
   </si>
   <si>
     <t>Jaroslava Husáková</t>
   </si>
   <si>
     <t>605 073 620</t>
   </si>
   <si>
     <t>jaroslava.husakova.jh@gmail.com</t>
   </si>
   <si>
     <t>Andrea Forejtková</t>
   </si>
   <si>
     <t>739 739 039</t>
   </si>
   <si>
     <t>forejtkova@rcas.cz</t>
   </si>
   <si>
+    <t>RATAELA, a.s.</t>
+  </si>
+  <si>
+    <t>Jan Čížek</t>
+  </si>
+  <si>
+    <t>607 116 141</t>
+  </si>
+  <si>
+    <t>cizek@rataela.cz</t>
+  </si>
+  <si>
     <t>RegioJet a.s.</t>
   </si>
   <si>
     <t>dispecer@regiojet.cz</t>
   </si>
   <si>
     <t>Jiří Dudič</t>
   </si>
   <si>
     <t>jiri.dudic@regiojet.cz</t>
   </si>
   <si>
     <t>RegioJet ÚK a.s.</t>
   </si>
   <si>
     <t>Dispečer RJÚK</t>
   </si>
   <si>
     <t>dispecer.RJUK@regiojet.cz</t>
   </si>
   <si>
     <t>REKOP s.r.o.</t>
   </si>
   <si>
     <t>Luděk Svoboda</t>
@@ -1522,123 +1540,124 @@
   <si>
     <t>tomas@valenta-rail.cz</t>
   </si>
   <si>
     <t>VIAMONT Servis a. s.</t>
   </si>
   <si>
     <t>Bc. Jiří Waicenbauer</t>
   </si>
   <si>
     <t>jiri.waicenbauer@viamont.cz</t>
   </si>
   <si>
     <t>VÍTKOVICKÁ DOPRAVA a.s.</t>
   </si>
   <si>
     <t>Dispečer VÍTKOVICKÁ DOPRAVA a.s.</t>
   </si>
   <si>
     <t>SA.VDP.dispo@vitkovicka-doprava.cz</t>
   </si>
   <si>
     <t>Východočeská dráha s.r.o.</t>
   </si>
   <si>
-    <t>Jiří Bouška</t>
-[...5 lines deleted...]
-    <t>kadr.dispo@vychodoceskadraha.cz</t>
+    <t>Mgr. Zuzana Boušková</t>
+  </si>
+  <si>
+    <t>dispo@vychodoceskadraha.cz</t>
   </si>
   <si>
     <t>Zubačka provoz s.r.o.</t>
   </si>
   <si>
     <t>Ing. Petr Prokeš</t>
   </si>
   <si>
     <t>prokes@zubacka.cz</t>
   </si>
   <si>
     <t>Zug agency s.r.o.</t>
   </si>
   <si>
     <t>Miroslav Bezouška</t>
   </si>
   <si>
     <t>776 103 540</t>
   </si>
   <si>
     <t>dispo@zugagency.cz</t>
   </si>
   <si>
     <t>Ing. Martin Horváth</t>
   </si>
   <si>
     <t>+421 917 756 085</t>
   </si>
   <si>
     <t>horvath@zugagency.cz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-      <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-      <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1802,185 +1821,187 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hypertextový odkaz" xfId="1" builtinId="8"/>
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -2246,56 +2267,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pavlik.jiri@azd.cz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jurina@sofistikservis.cz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@odos-cargo.cz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kov.erail@seznam.cz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@gwcargo.cz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@hsl-logistik.eu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kostelnik@lokorail.sk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ilona.kacova@skanska.cz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:draznidoprava@re-kop.cz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@osoblazsko.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@mbmr.cz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mintelova@intrarail.cz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cetd.miedzynarodowy2@pkpcargo.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jezl@hanswendel.cz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer.RJUK@regiojet.cz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@metransrail.eu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ulrichova@tomi-remont.cz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tratovydispecer.litvinov@orlenunipetrol.cz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.dudic@regiojet.cz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soupalova@chladek-tintera.cz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.dudic@regiojet.cz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pavla.wojnarova@dpb-cz.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@olomouckadopravni.cz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prokes@zubacka.cz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stehlik@ids-logirail.cz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@ids-cargo.cz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecing@railtrans.eu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cer-slovakia.eu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@gwtr.cz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:logistics@czloko.cz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo.dbcargoczechia@deutschebahn.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vlaky@gepard.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martina.hlatka@gwtr.cz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerhattrain@seznam.cz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaroslav.dvoracek@epcargo.cz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldrich.penicka@cercargo.eu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@s-rail.cz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@nzrail.sk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jan.rehak@pedasta.cz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zivny@firesta.cz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@lokotrans.cz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:productcontrol@traincharter.eu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kds1@event-zazitkovyvlak.cz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lg-svoboda@seznam.cz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kral.lukas@nanlitomerice.cz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smdmp@cmail.cz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@paricz.cz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leitstelle.itl@captrain.de" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.cernikova@swietelsky.cz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mokry@falcon-rail.eu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaroslava.husakova.jh@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jakubec@nor.cz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@zugagency.cz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zwyrtkova@zxbenet.cz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cityrail.cz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@pkpcargointernational.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DispoCZ@inter-cargo.pl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.bouska@vychodoceskadraha.cz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:perner@etts.cz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@gjw-praha.cz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:linhart@usteckadraha.cz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@sofistikservis.cz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:novotny@cht.cz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:regdisp-zapad@cd.cz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RWrana@subterra.cz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo_dlb_cz@laenderbahn.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:copd.miedzynarodowy3@pkpcargo.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.rakosnik@hsl-logistik.eu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prochazka@e-railconstruct.cz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Radek.Cecetka@orlenunipetrol.cz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jan.popelka2@skanska.cz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@dbv-itl.cz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@osoblazsko.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hlinena@gepard.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:v1-hradlo-odbyt@suas.cz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz.dispo@epcargo.cz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lukas.matucha@elzel.cz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jan.odlozilik@hrosistavby.cz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@czdplzen.cz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SA.VDP.dispo@vitkovicka-doprava.cz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:planning@railtrans.eu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomas@valenta-rail.cz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zuzana.karlova@hrochostroj.cz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomas.exnar@cht-pce.cz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:milanpus@mkinet.cz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cer-slovakia.eu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Leitstelle.cz.sk@bahngroup24.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@psz.sk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cargom.cz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:knizek@pirell.cz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miroslav.rak@strabag.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kadr.dispo@vychodoceskadraha.cz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DMiso@subterra.cz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@raillog.sk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@kzc.cz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vit.motycka@vinci-construction.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo.SK@lte-group.eu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dyspozytura@cdcargo.pl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.waicenbauer@viamont.cz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:forejtkova@rcas.cz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@dpb-cz.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hrdlicka@tssgrade.cz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@metransrail.eu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zddesna@sart.cz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@ids-cargo.cz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer.usti@pkpcargointernational.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prazsky@usteckadraha.cz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@arriva.cz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mu@tssas.cz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@jarocs.eu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:horvath@zugagency.cz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@dbv-itl.cz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel.hanes@strabag.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.moravek@deutschebahn.com" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ostadal@jarocs.eu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@gjw-praha.cz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@gwtr.cz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zwyrtkova@zxbenet.cz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sitdisp1@gr.cd.cz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.havelka@railsystem.cz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:obchod@zxbenet.cz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jktessta@seznam.cz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DispoCZ@inter-cargo.pl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@etts.cz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo.CZ@lte-group.eu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@suasgroup.cz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz.pus@mkinet.cz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:z.vlasak@swietelsky.cz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vedouciprovozu@czdplzen.cz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pavlik.jiri@azd.cz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@lokotrans.cz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@odos-cargo.cz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kov.erail@seznam.cz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@gwcargo.cz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo.rml@epcargo.cz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldrich.penicka@cercargo.eu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@paricz.cz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prokes@zubacka.cz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zivny@firesta.cz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@mbmr.cz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:linhart@usteckadraha.cz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cetd.miedzynarodowy2@pkpcargo.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jezl@hanswendel.cz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer.RJUK@regiojet.cz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@metransrail.eu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ulrichova@tomi-remont.cz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Radek.Cecetka@orlenunipetrol.cz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smdmp@cmail.cz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@gjw-praha.cz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:novotny@cht.cz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:regdisp-zapad@cd.cz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@olomouckadopravni.cz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@osoblazsko.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hlinena@gepard.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecing@railtrans.eu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cer-slovakia.eu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@gwtr.cz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:logistics@czloko.cz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo.dbcargoczechia@deutschebahn.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vlaky@gepard.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martina.hlatka@gwtr.cz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerhattrain@seznam.cz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DMiso@subterra.cz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prochazka@e-railconstruct.cz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@kzc.cz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:forejtkova@rcas.cz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomas.exnar@cht-pce.cz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:milanpus@mkinet.cz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cer-slovakia.eu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Leitstelle.cz.sk@bahngroup24.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kds1@event-zazitkovyvlak.cz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lg-svoboda@seznam.cz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@raillog.sk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vit.motycka@vinci-construction.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo.SK@lte-group.eu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dyspozytura@cdcargo.pl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.waicenbauer@viamont.cz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@dpb-cz.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaroslava.husakova.jh@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jakubec@nor.cz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@zugagency.cz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zwyrtkova@zxbenet.cz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispocz@cityrail.cz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@pkpcargointernational.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DispoCZ@inter-cargo.pl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@vychodoceskadraha.cz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kostelnik@lokorail.sk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel.hanes@strabag.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prazsky@usteckadraha.cz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jurina@sofistikservis.cz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ostadal@jarocs.eu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cizek@rataela.cz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RWrana@subterra.cz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo_dlb_cz@laenderbahn.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:copd.miedzynarodowy3@pkpcargo.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@hsl-logistik.eu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@gwtr.cz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:horvath@zugagency.cz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ilona.kacova@skanska.cz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:draznidoprava@re-kop.cz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zwyrtkova@zxbenet.cz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@dbv-itl.cz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@osoblazsko.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz.dispo@epcargo.cz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lukas.matucha@elzel.cz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jan.odlozilik@hrosistavby.cz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@czdplzen.cz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SA.VDP.dispo@vitkovicka-doprava.cz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:planning@railtrans.eu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomas@valenta-rail.cz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zuzana.karlova@hrochostroj.cz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mintelova@intrarail.cz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz.pus@mkinet.cz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.moravek@deutschebahn.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pavla.wojnarova@dpb-cz.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@psz.sk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cargom.cz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:knizek@pirell.cz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miroslav.rak@strabag.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:z.vlasak@swietelsky.cz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@etts.cz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tratovydispecer.litvinov@orlenunipetrol.cz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.dudic@regiojet.cz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vedouciprovozu@czdplzen.cz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo.CZ@lte-group.eu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stehlik@ids-logirail.cz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@nzrail.sk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soupalova@chladek-tintera.cz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.dudic@regiojet.cz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jan.modracek@vinci-construction.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hrdlicka@tssgrade.cz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@metransrail.eu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zddesna@sart.cz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@ids-cargo.cz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer.usti@pkpcargointernational.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@suasgroup.cz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@arriva.cz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mu@tssas.cz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@jarocs.eu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@s-rail.cz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.cernikova@swietelsky.cz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jan.rehak@pedasta.cz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mokry@falcon-rail.eu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:productcontrol@traincharter.eu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@gjw-praha.cz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kral.lukas@nanlitomerice.cz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leitstelle.itl@captrain.de" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sitdisp1@gr.cd.cz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.havelka@railsystem.cz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:obchod@zxbenet.cz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jktessta@seznam.cz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DispoCZ@inter-cargo.pl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:perner@etts.cz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@dbv-itl.cz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:v1-hradlo-odbyt@suas.cz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@sofistikservis.cz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.rakosnik@hsl-logistik.eu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jan.popelka2@skanska.cz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@ids-cargo.cz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF62F5AB-33B4-49DE-A263-414B0F987A10}">
-  <dimension ref="A1:L212"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4191CBEE-B23E-4A0D-9E94-207C6EEC2C94}">
+  <dimension ref="A1:L215"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A21" sqref="A21"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="66.85546875" customWidth="1"/>
     <col min="2" max="2" width="34.140625" customWidth="1"/>
     <col min="3" max="3" width="19.140625" customWidth="1"/>
     <col min="4" max="4" width="18.28515625" customWidth="1"/>
     <col min="5" max="6" width="37.42578125" customWidth="1"/>
     <col min="7" max="7" width="26" customWidth="1"/>
     <col min="8" max="8" width="15.7109375" customWidth="1"/>
     <col min="9" max="9" width="35.140625" customWidth="1"/>
     <col min="10" max="10" width="11.7109375" customWidth="1"/>
     <col min="11" max="11" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="20.140625" customWidth="1"/>
     <col min="257" max="257" width="66.85546875" customWidth="1"/>
     <col min="258" max="258" width="34.140625" customWidth="1"/>
     <col min="259" max="259" width="19.140625" customWidth="1"/>
     <col min="260" max="260" width="18.28515625" customWidth="1"/>
     <col min="261" max="262" width="37.42578125" customWidth="1"/>
@@ -3459,79 +3480,79 @@
       </c>
       <c r="H22" s="11"/>
       <c r="I22" s="13" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C23" s="10">
         <v>702150733</v>
       </c>
       <c r="D23" s="10">
         <v>296500282</v>
       </c>
       <c r="E23" s="12" t="s">
         <v>87</v>
       </c>
       <c r="F23" s="11" t="s">
         <v>88</v>
       </c>
-      <c r="G23" s="28">
+      <c r="G23" s="29">
         <v>602596609</v>
       </c>
       <c r="H23" s="10">
         <v>296500552</v>
       </c>
       <c r="I23" s="11" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="11" t="s">
+      <c r="A24" s="9" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>91</v>
       </c>
       <c r="C24" s="10">
         <v>739481038</v>
       </c>
       <c r="D24" s="11"/>
       <c r="E24" s="12" t="s">
         <v>92</v>
       </c>
-      <c r="F24" s="11" t="s">
+      <c r="F24" s="9" t="s">
         <v>93</v>
       </c>
       <c r="G24" s="10">
-        <v>602288814</v>
+        <v>739084730</v>
       </c>
       <c r="H24" s="11"/>
       <c r="I24" s="12" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>95</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C25" s="10">
         <v>739237535</v>
       </c>
       <c r="D25" s="11"/>
       <c r="E25" s="12" t="s">
         <v>97</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>98</v>
       </c>
       <c r="G25" s="10">
         <v>731859025</v>
@@ -3548,2153 +3569,2205 @@
       <c r="B26" s="11" t="s">
         <v>101</v>
       </c>
       <c r="C26" s="10">
         <v>731122694</v>
       </c>
       <c r="D26" s="10"/>
       <c r="E26" s="13" t="s">
         <v>102</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G26" s="10">
         <v>732694557</v>
       </c>
       <c r="H26" s="11"/>
       <c r="I26" s="12" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="9" t="s">
         <v>105</v>
       </c>
-      <c r="B27" s="29" t="s">
-[...11 lines deleted...]
-      <c r="H27" s="34"/>
+      <c r="B27" s="11" t="s">
+        <v>101</v>
+      </c>
+      <c r="C27" s="10">
+        <v>731122694</v>
+      </c>
+      <c r="D27" s="10"/>
+      <c r="E27" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="F27" s="30"/>
+      <c r="G27" s="31"/>
+      <c r="H27" s="32"/>
       <c r="I27" s="12"/>
     </row>
     <row r="28" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" s="33" t="s">
+        <v>107</v>
+      </c>
+      <c r="C28" s="20" t="s">
+        <v>108</v>
+      </c>
+      <c r="D28" s="34"/>
+      <c r="E28" s="35" t="s">
         <v>109</v>
       </c>
-      <c r="B28" s="9" t="s">
-[...11 lines deleted...]
-      <c r="H28" s="34"/>
+      <c r="F28" s="30"/>
+      <c r="G28" s="31"/>
+      <c r="H28" s="32"/>
       <c r="I28" s="12"/>
     </row>
     <row r="29" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="C29" s="10">
+        <v>602741181</v>
+      </c>
+      <c r="D29" s="11"/>
+      <c r="E29" s="36" t="s">
         <v>112</v>
       </c>
-      <c r="B29" s="32" t="s">
+      <c r="F29" s="30"/>
+      <c r="G29" s="31"/>
+      <c r="H29" s="32"/>
+      <c r="I29" s="12"/>
+    </row>
+    <row r="30" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="9" t="s">
         <v>113</v>
       </c>
-      <c r="C29" s="33">
+      <c r="B30" s="30" t="s">
+        <v>114</v>
+      </c>
+      <c r="C30" s="31">
         <v>702092324</v>
       </c>
-      <c r="D29" s="34"/>
-[...3 lines deleted...]
-      <c r="F29" s="32" t="s">
+      <c r="D30" s="32"/>
+      <c r="E30" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="G29" s="33">
+      <c r="F30" s="30" t="s">
+        <v>116</v>
+      </c>
+      <c r="G30" s="31">
         <v>735874449</v>
       </c>
-      <c r="H29" s="34"/>
-[...5 lines deleted...]
-      <c r="A30" s="11" t="s">
+      <c r="H30" s="32"/>
+      <c r="I30" s="12" t="s">
         <v>117</v>
       </c>
-      <c r="B30" s="32" t="s">
+    </row>
+    <row r="31" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="11" t="s">
         <v>118</v>
       </c>
-      <c r="C30" s="33">
+      <c r="B31" s="30" t="s">
+        <v>119</v>
+      </c>
+      <c r="C31" s="31">
         <v>604537231</v>
       </c>
-      <c r="D30" s="34"/>
-[...9 lines deleted...]
-      <c r="A31" s="32" t="s">
+      <c r="D31" s="32"/>
+      <c r="E31" s="12" t="s">
         <v>120</v>
       </c>
-      <c r="B31" s="32" t="s">
+      <c r="F31" s="32"/>
+      <c r="G31" s="32"/>
+      <c r="H31" s="32"/>
+      <c r="I31" s="11"/>
+    </row>
+    <row r="32" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="30" t="s">
         <v>121</v>
       </c>
-      <c r="C31" s="33">
+      <c r="B32" s="30" t="s">
+        <v>122</v>
+      </c>
+      <c r="C32" s="31">
         <v>735150999</v>
       </c>
-      <c r="D31" s="34"/>
-[...3 lines deleted...]
-      <c r="F31" s="34" t="s">
+      <c r="D32" s="32"/>
+      <c r="E32" s="36" t="s">
         <v>123</v>
       </c>
-      <c r="G31" s="33">
+      <c r="F32" s="32" t="s">
+        <v>124</v>
+      </c>
+      <c r="G32" s="31">
         <v>735150999</v>
       </c>
-      <c r="H31" s="34"/>
-[...8 lines deleted...]
-      <c r="B32" s="9" t="s">
+      <c r="H32" s="32"/>
+      <c r="I32" s="12" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="B33" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="C32" s="10">
+      <c r="C33" s="10">
         <v>734640824</v>
       </c>
-      <c r="D32" s="11"/>
-[...3 lines deleted...]
-      <c r="F32" s="9" t="s">
+      <c r="D33" s="11"/>
+      <c r="E33" s="12" t="s">
         <v>126</v>
       </c>
-      <c r="G32" s="10">
+      <c r="F33" s="9" t="s">
+        <v>127</v>
+      </c>
+      <c r="G33" s="10">
         <v>793941741</v>
       </c>
-      <c r="H32" s="11"/>
-[...5 lines deleted...]
-      <c r="A33" s="11" t="s">
+      <c r="H33" s="11"/>
+      <c r="I33" s="12" t="s">
         <v>128</v>
-      </c>
-[...22 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
+        <v>129</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="C34" s="10">
+        <v>733785017</v>
+      </c>
+      <c r="D34" s="10">
+        <v>389009257</v>
+      </c>
+      <c r="E34" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="F34" s="11" t="s">
         <v>132</v>
       </c>
-      <c r="B34" s="11" t="s">
-[...12 lines deleted...]
-      <c r="I34" s="12"/>
+      <c r="G34" s="10">
+        <v>734640824</v>
+      </c>
+      <c r="H34" s="10">
+        <v>389009257</v>
+      </c>
+      <c r="I34" s="12" t="s">
+        <v>131</v>
+      </c>
     </row>
     <row r="35" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>133</v>
+      </c>
+      <c r="B35" s="11" t="s">
+        <v>134</v>
       </c>
       <c r="C35" s="10">
-        <v>702169442</v>
+        <v>602413669</v>
       </c>
       <c r="D35" s="10"/>
       <c r="E35" s="12" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F35" s="11"/>
       <c r="G35" s="10"/>
       <c r="H35" s="11"/>
       <c r="I35" s="12"/>
     </row>
     <row r="36" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="11" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B36" s="9" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C36" s="10">
-        <v>601372636</v>
+        <v>702169442</v>
       </c>
       <c r="D36" s="10"/>
       <c r="E36" s="12" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="F36" s="11"/>
-      <c r="G36" s="11"/>
+      <c r="G36" s="10"/>
       <c r="H36" s="11"/>
-      <c r="I36" s="11"/>
+      <c r="I36" s="12"/>
     </row>
     <row r="37" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="11" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>139</v>
+      </c>
+      <c r="B37" s="9" t="s">
+        <v>140</v>
       </c>
       <c r="C37" s="10">
-        <v>737634614</v>
+        <v>601372636</v>
       </c>
       <c r="D37" s="10"/>
       <c r="E37" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="F37" s="11"/>
+      <c r="G37" s="11"/>
+      <c r="H37" s="11"/>
+      <c r="I37" s="11"/>
+    </row>
+    <row r="38" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="B38" s="11" t="s">
         <v>143</v>
       </c>
-      <c r="F37" s="11" t="s">
+      <c r="C38" s="10">
+        <v>737634614</v>
+      </c>
+      <c r="D38" s="10"/>
+      <c r="E38" s="12" t="s">
         <v>144</v>
       </c>
-      <c r="G37" s="10">
+      <c r="F38" s="11" t="s">
+        <v>145</v>
+      </c>
+      <c r="G38" s="10">
         <v>605001534</v>
       </c>
-      <c r="H37" s="10"/>
-[...5 lines deleted...]
-      <c r="A38" s="9" t="s">
+      <c r="H38" s="10"/>
+      <c r="I38" s="12" t="s">
         <v>146</v>
       </c>
-      <c r="B38" s="9" t="s">
-[...12 lines deleted...]
-      <c r="I38" s="11"/>
     </row>
     <row r="39" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="9" t="s">
+        <v>147</v>
+      </c>
+      <c r="B39" s="9" t="s">
+        <v>148</v>
+      </c>
+      <c r="C39" s="10">
+        <v>731450947</v>
+      </c>
+      <c r="D39" s="11"/>
+      <c r="E39" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="B39" s="9" t="s">
+      <c r="F39" s="11"/>
+      <c r="G39" s="11"/>
+      <c r="H39" s="11"/>
+      <c r="I39" s="11"/>
+    </row>
+    <row r="40" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="9" t="s">
         <v>150</v>
       </c>
-      <c r="C39" s="36">
+      <c r="B40" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="C40" s="37">
         <v>774922259</v>
       </c>
-      <c r="D39" s="10"/>
-[...9 lines deleted...]
-      <c r="A40" s="11" t="s">
+      <c r="D40" s="10"/>
+      <c r="E40" s="12" t="s">
         <v>152</v>
       </c>
-      <c r="B40" s="9" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="F40" s="11"/>
-      <c r="G40" s="11"/>
+      <c r="G40" s="10"/>
       <c r="H40" s="11"/>
-      <c r="I40" s="11"/>
+      <c r="I40" s="22"/>
     </row>
     <row r="41" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>153</v>
+      </c>
+      <c r="B41" s="9" t="s">
+        <v>154</v>
       </c>
       <c r="C41" s="10">
-        <v>725933605</v>
+        <v>724028968</v>
       </c>
       <c r="D41" s="11"/>
       <c r="E41" s="12" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="F41" s="11"/>
       <c r="G41" s="11"/>
       <c r="H41" s="11"/>
       <c r="I41" s="11"/>
     </row>
     <row r="42" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="11" t="s">
+        <v>156</v>
+      </c>
+      <c r="B42" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="C42" s="10">
+        <v>725933605</v>
+      </c>
+      <c r="D42" s="11"/>
+      <c r="E42" s="12" t="s">
         <v>157</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
       <c r="F42" s="11"/>
       <c r="G42" s="11"/>
       <c r="H42" s="11"/>
       <c r="I42" s="11"/>
     </row>
     <row r="43" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="9" t="s">
+      <c r="A43" s="11" t="s">
+        <v>158</v>
+      </c>
+      <c r="B43" s="9" t="s">
         <v>159</v>
       </c>
-      <c r="B43" s="9" t="s">
-[...5 lines deleted...]
-      <c r="D43" s="28"/>
+      <c r="C43" s="10">
+        <v>474470450</v>
+      </c>
+      <c r="D43" s="10">
+        <v>725933605</v>
+      </c>
       <c r="E43" s="12" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="F43" s="11"/>
       <c r="G43" s="11"/>
       <c r="H43" s="11"/>
       <c r="I43" s="11"/>
     </row>
     <row r="44" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="19" t="s">
+      <c r="A44" s="9" t="s">
+        <v>160</v>
+      </c>
+      <c r="B44" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="C44" s="28">
+        <v>777491367</v>
+      </c>
+      <c r="D44" s="28"/>
+      <c r="E44" s="12" t="s">
         <v>162</v>
       </c>
-      <c r="B44" s="9" t="s">
+      <c r="F44" s="11"/>
+      <c r="G44" s="11"/>
+      <c r="H44" s="11"/>
+      <c r="I44" s="11"/>
+    </row>
+    <row r="45" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="19" t="s">
         <v>163</v>
       </c>
-      <c r="C44" s="20" t="s">
+      <c r="B45" s="9" t="s">
         <v>164</v>
       </c>
-      <c r="D44" s="11"/>
-      <c r="E44" s="12" t="s">
+      <c r="C45" s="20" t="s">
         <v>165</v>
       </c>
-      <c r="F44" s="9" t="s">
+      <c r="D45" s="11"/>
+      <c r="E45" s="12" t="s">
         <v>166</v>
       </c>
-      <c r="G44" s="20" t="s">
+      <c r="F45" s="9" t="s">
         <v>167</v>
       </c>
-      <c r="H44" s="20"/>
-[...5 lines deleted...]
-      <c r="A45" s="37" t="s">
+      <c r="G45" s="20" t="s">
         <v>168</v>
       </c>
-      <c r="B45" s="9" t="s">
+      <c r="H45" s="20"/>
+      <c r="I45" s="12" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="38" t="s">
         <v>169</v>
       </c>
-      <c r="C45" s="20" t="s">
+      <c r="B46" s="9" t="s">
         <v>170</v>
       </c>
-      <c r="D45" s="11"/>
-      <c r="E45" s="38" t="s">
+      <c r="C46" s="20" t="s">
         <v>171</v>
       </c>
-      <c r="F45" s="9"/>
-[...5 lines deleted...]
-      <c r="A46" s="39" t="s">
+      <c r="D46" s="11"/>
+      <c r="E46" s="39" t="s">
         <v>172</v>
-      </c>
-[...10 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F46" s="9"/>
       <c r="G46" s="20"/>
       <c r="H46" s="20"/>
       <c r="I46" s="12"/>
     </row>
     <row r="47" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="9" t="s">
+      <c r="A47" s="40" t="s">
+        <v>173</v>
+      </c>
+      <c r="B47" s="9" t="s">
+        <v>174</v>
+      </c>
+      <c r="C47" s="20" t="s">
+        <v>175</v>
+      </c>
+      <c r="D47" s="20" t="s">
+        <v>176</v>
+      </c>
+      <c r="E47" s="12" t="s">
         <v>177</v>
       </c>
-      <c r="B47" s="9" t="s">
+      <c r="F47" s="9"/>
+      <c r="G47" s="20"/>
+      <c r="H47" s="20"/>
+      <c r="I47" s="12"/>
+    </row>
+    <row r="48" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="9" t="s">
         <v>178</v>
       </c>
-      <c r="C47" s="10">
+      <c r="B48" s="9" t="s">
+        <v>179</v>
+      </c>
+      <c r="C48" s="10">
         <v>727844219</v>
       </c>
-      <c r="D47" s="11"/>
-[...3 lines deleted...]
-      <c r="F47" s="11" t="s">
+      <c r="D48" s="11"/>
+      <c r="E48" s="12" t="s">
         <v>180</v>
       </c>
-      <c r="G47" s="10">
+      <c r="F48" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="G48" s="10">
         <v>774177094</v>
       </c>
-      <c r="H47" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I47" s="12" t="s">
+      <c r="H48" s="9" t="s">
         <v>182</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="11" t="s">
+      <c r="I48" s="12" t="s">
         <v>183</v>
       </c>
-      <c r="B48" s="11" t="s">
-[...12 lines deleted...]
-      <c r="I48" s="11"/>
     </row>
     <row r="49" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="11" t="s">
+        <v>184</v>
+      </c>
+      <c r="B49" s="11" t="s">
+        <v>185</v>
+      </c>
+      <c r="C49" s="10">
+        <v>603729639</v>
+      </c>
+      <c r="D49" s="11"/>
+      <c r="E49" s="11" t="s">
         <v>186</v>
       </c>
-      <c r="B49" s="9" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="F49" s="11"/>
-      <c r="G49" s="10"/>
+      <c r="G49" s="11"/>
       <c r="H49" s="11"/>
-      <c r="I49" s="12"/>
+      <c r="I49" s="11"/>
     </row>
     <row r="50" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="11" t="s">
+        <v>187</v>
+      </c>
+      <c r="B50" s="9" t="s">
+        <v>188</v>
+      </c>
+      <c r="C50" s="10">
+        <v>603865027</v>
+      </c>
+      <c r="D50" s="11"/>
+      <c r="E50" s="12" t="s">
         <v>189</v>
       </c>
-      <c r="B50" s="11" t="s">
-[...9 lines deleted...]
-      <c r="F50" s="9"/>
+      <c r="F50" s="11"/>
       <c r="G50" s="10"/>
-      <c r="H50" s="10"/>
+      <c r="H50" s="11"/>
       <c r="I50" s="12"/>
     </row>
     <row r="51" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="11" t="s">
+        <v>190</v>
+      </c>
+      <c r="B51" s="11" t="s">
+        <v>191</v>
+      </c>
+      <c r="C51" s="10">
+        <v>735177500</v>
+      </c>
+      <c r="D51" s="10"/>
+      <c r="E51" s="12" t="s">
         <v>192</v>
       </c>
-      <c r="B51" s="12" t="s">
-[...9 lines deleted...]
-      <c r="F51" s="11"/>
+      <c r="F51" s="9"/>
       <c r="G51" s="10"/>
       <c r="H51" s="10"/>
-      <c r="I51" s="11"/>
+      <c r="I51" s="12"/>
     </row>
     <row r="52" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="9" t="s">
-        <v>195</v>
+      <c r="A52" s="11" t="s">
+        <v>193</v>
       </c>
       <c r="B52" s="12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C52" s="10">
         <v>777490011</v>
       </c>
       <c r="D52" s="10"/>
       <c r="E52" s="11" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F52" s="11"/>
       <c r="G52" s="10"/>
-      <c r="H52" s="11"/>
+      <c r="H52" s="10"/>
       <c r="I52" s="11"/>
     </row>
     <row r="53" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="9" t="s">
         <v>196</v>
       </c>
       <c r="B53" s="12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C53" s="10">
         <v>777490011</v>
       </c>
       <c r="D53" s="10"/>
       <c r="E53" s="11" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F53" s="11"/>
       <c r="G53" s="10"/>
-      <c r="H53" s="11"/>
+      <c r="H53" s="10"/>
       <c r="I53" s="11"/>
     </row>
     <row r="54" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="9" t="s">
         <v>197</v>
       </c>
-      <c r="B54" s="11" t="s">
-        <v>198</v>
+      <c r="B54" s="12" t="s">
+        <v>194</v>
       </c>
       <c r="C54" s="10">
-        <v>604750035</v>
-[...3 lines deleted...]
-        <v>199</v>
+        <v>777490011</v>
+      </c>
+      <c r="D54" s="10"/>
+      <c r="E54" s="11" t="s">
+        <v>195</v>
       </c>
       <c r="F54" s="11"/>
-      <c r="G54" s="11"/>
+      <c r="G54" s="10"/>
       <c r="H54" s="11"/>
       <c r="I54" s="11"/>
     </row>
     <row r="55" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="9" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>198</v>
+      </c>
+      <c r="B55" s="12" t="s">
+        <v>194</v>
       </c>
       <c r="C55" s="10">
-        <v>777750299</v>
-[...5 lines deleted...]
-      <c r="F55" s="9"/>
+        <v>777490011</v>
+      </c>
+      <c r="D55" s="10"/>
+      <c r="E55" s="11" t="s">
+        <v>195</v>
+      </c>
+      <c r="F55" s="11"/>
       <c r="G55" s="10"/>
       <c r="H55" s="11"/>
       <c r="I55" s="11"/>
     </row>
     <row r="56" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="B56" s="11" t="s">
+        <v>200</v>
+      </c>
+      <c r="C56" s="10">
+        <v>604750035</v>
+      </c>
+      <c r="D56" s="11"/>
+      <c r="E56" s="12" t="s">
+        <v>201</v>
+      </c>
+      <c r="F56" s="11"/>
+      <c r="G56" s="11"/>
+      <c r="H56" s="11"/>
+      <c r="I56" s="11"/>
+    </row>
+    <row r="57" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="9" t="s">
+        <v>202</v>
+      </c>
+      <c r="B57" s="11" t="s">
         <v>203</v>
       </c>
-      <c r="B56" s="11" t="s">
+      <c r="C57" s="10">
+        <v>777750299</v>
+      </c>
+      <c r="D57" s="11"/>
+      <c r="E57" s="12" t="s">
         <v>204</v>
       </c>
-      <c r="C56" s="40" t="s">
-[...31 lines deleted...]
-      <c r="F57" s="11"/>
+      <c r="F57" s="9"/>
       <c r="G57" s="10"/>
       <c r="H57" s="11"/>
       <c r="I57" s="11"/>
     </row>
     <row r="58" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="11" t="s">
-        <v>212</v>
+      <c r="A58" s="9" t="s">
+        <v>205</v>
       </c>
       <c r="B58" s="11" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>777606311</v>
+        <v>206</v>
+      </c>
+      <c r="C58" s="41" t="s">
+        <v>207</v>
       </c>
       <c r="D58" s="11"/>
       <c r="E58" s="11" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-      <c r="G58" s="10"/>
+        <v>208</v>
+      </c>
+      <c r="F58" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="G58" s="41" t="s">
+        <v>210</v>
+      </c>
       <c r="H58" s="11"/>
-      <c r="I58" s="11"/>
+      <c r="I58" s="12" t="s">
+        <v>211</v>
+      </c>
     </row>
     <row r="59" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="11" t="s">
+        <v>212</v>
+      </c>
+      <c r="B59" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="C59" s="10">
+        <v>606091021</v>
+      </c>
+      <c r="D59" s="11"/>
+      <c r="E59" s="11" t="s">
+        <v>213</v>
+      </c>
+      <c r="F59" s="11"/>
+      <c r="G59" s="10"/>
+      <c r="H59" s="11"/>
+      <c r="I59" s="11"/>
+    </row>
+    <row r="60" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="11" t="s">
+        <v>214</v>
+      </c>
+      <c r="B60" s="11" t="s">
         <v>215</v>
       </c>
-      <c r="B59" s="9" t="s">
+      <c r="C60" s="10">
+        <v>777606311</v>
+      </c>
+      <c r="D60" s="11"/>
+      <c r="E60" s="11" t="s">
         <v>216</v>
       </c>
-      <c r="C59" s="10">
+      <c r="F60" s="11"/>
+      <c r="G60" s="10"/>
+      <c r="H60" s="11"/>
+      <c r="I60" s="11"/>
+    </row>
+    <row r="61" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="B61" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="C61" s="10">
         <v>775567311</v>
       </c>
-      <c r="D59" s="20" t="s">
-[...11 lines deleted...]
-      <c r="A60" s="9" t="s">
+      <c r="D61" s="20" t="s">
         <v>219</v>
       </c>
-      <c r="B60" s="9" t="s">
+      <c r="E61" s="12" t="s">
         <v>220</v>
       </c>
-      <c r="C60" s="41">
+      <c r="F61" s="11"/>
+      <c r="G61" s="41"/>
+      <c r="H61" s="10"/>
+      <c r="I61" s="12"/>
+    </row>
+    <row r="62" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="B62" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="C62" s="42">
         <v>775567311</v>
       </c>
-      <c r="D60" s="20" t="s">
-[...14 lines deleted...]
-      <c r="B61" s="9" t="s">
+      <c r="D62" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="E62" s="12" t="s">
         <v>223</v>
       </c>
-      <c r="C61" s="26" t="s">
+      <c r="F62" s="11"/>
+      <c r="G62" s="41"/>
+      <c r="H62" s="10"/>
+      <c r="I62" s="12"/>
+    </row>
+    <row r="63" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="25" t="s">
         <v>224</v>
       </c>
-      <c r="D61" s="10"/>
-      <c r="E61" s="9" t="s">
+      <c r="B63" s="9" t="s">
         <v>225</v>
       </c>
-      <c r="F61" s="19" t="s">
+      <c r="C63" s="26" t="s">
         <v>226</v>
       </c>
-      <c r="G61" s="26" t="s">
+      <c r="D63" s="10"/>
+      <c r="E63" s="9" t="s">
         <v>227</v>
       </c>
-      <c r="H61" s="28"/>
-      <c r="I61" s="9" t="s">
+      <c r="F63" s="19" t="s">
         <v>228</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A62" s="11" t="s">
+      <c r="G63" s="26" t="s">
         <v>229</v>
       </c>
-      <c r="B62" s="11" t="s">
+      <c r="H63" s="28"/>
+      <c r="I63" s="9" t="s">
         <v>230</v>
       </c>
-      <c r="C62" s="10">
+    </row>
+    <row r="64" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="11" t="s">
+        <v>231</v>
+      </c>
+      <c r="B64" s="11" t="s">
+        <v>232</v>
+      </c>
+      <c r="C64" s="10">
         <v>731415372</v>
       </c>
-      <c r="D62" s="11"/>
-[...37 lines deleted...]
-      <c r="D64" s="10"/>
+      <c r="D64" s="11"/>
       <c r="E64" s="12" t="s">
         <v>233</v>
       </c>
       <c r="F64" s="11"/>
       <c r="G64" s="11"/>
       <c r="H64" s="11"/>
       <c r="I64" s="11"/>
     </row>
     <row r="65" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="11" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B65" s="9" t="s">
-        <v>237</v>
+        <v>57</v>
       </c>
       <c r="C65" s="10">
-        <v>606730273</v>
-[...1 lines deleted...]
-      <c r="D65" s="11"/>
+        <v>731676301</v>
+      </c>
+      <c r="D65" s="10"/>
       <c r="E65" s="12" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="F65" s="11"/>
       <c r="G65" s="10"/>
-      <c r="H65" s="11"/>
-      <c r="I65" s="11"/>
+      <c r="H65" s="10"/>
+      <c r="I65" s="43"/>
     </row>
     <row r="66" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A66" s="11" t="s">
-        <v>239</v>
+      <c r="A66" s="9" t="s">
+        <v>236</v>
       </c>
       <c r="B66" s="9" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="C66" s="10">
-        <v>736609903</v>
+        <v>731676301</v>
       </c>
       <c r="D66" s="10"/>
       <c r="E66" s="12" t="s">
+        <v>235</v>
+      </c>
+      <c r="F66" s="11"/>
+      <c r="G66" s="11"/>
+      <c r="H66" s="11"/>
+      <c r="I66" s="11"/>
+    </row>
+    <row r="67" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="11" t="s">
+        <v>238</v>
+      </c>
+      <c r="B67" s="9" t="s">
+        <v>239</v>
+      </c>
+      <c r="C67" s="10">
+        <v>606730273</v>
+      </c>
+      <c r="D67" s="11"/>
+      <c r="E67" s="12" t="s">
+        <v>240</v>
+      </c>
+      <c r="F67" s="11"/>
+      <c r="G67" s="10"/>
+      <c r="H67" s="11"/>
+      <c r="I67" s="11"/>
+    </row>
+    <row r="68" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="11" t="s">
         <v>241</v>
       </c>
-      <c r="F66" s="9"/>
-[...5 lines deleted...]
-      <c r="A67" s="9" t="s">
+      <c r="B68" s="9" t="s">
         <v>242</v>
       </c>
-      <c r="B67" s="9" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="C68" s="10">
-        <v>733712954</v>
+        <v>736609903</v>
       </c>
       <c r="D68" s="10"/>
       <c r="E68" s="12" t="s">
+        <v>243</v>
+      </c>
+      <c r="F68" s="9"/>
+      <c r="G68" s="26"/>
+      <c r="H68" s="9"/>
+      <c r="I68" s="9"/>
+    </row>
+    <row r="69" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="B69" s="9" t="s">
+        <v>245</v>
+      </c>
+      <c r="C69" s="20" t="s">
+        <v>246</v>
+      </c>
+      <c r="D69" s="10"/>
+      <c r="E69" s="12" t="s">
         <v>247</v>
       </c>
-      <c r="F68" s="11"/>
-[...31 lines deleted...]
-      </c>
+      <c r="F69" s="9"/>
+      <c r="G69" s="26"/>
+      <c r="H69" s="9"/>
+      <c r="I69" s="9"/>
     </row>
     <row r="70" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="9" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="B70" s="9" t="s">
-        <v>254</v>
+        <v>57</v>
       </c>
       <c r="C70" s="10">
-        <v>601502564</v>
+        <v>733712954</v>
       </c>
       <c r="D70" s="10"/>
       <c r="E70" s="12" t="s">
+        <v>249</v>
+      </c>
+      <c r="F70" s="11"/>
+      <c r="G70" s="11"/>
+      <c r="H70" s="11"/>
+      <c r="I70" s="11"/>
+    </row>
+    <row r="71" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="11" t="s">
+        <v>250</v>
+      </c>
+      <c r="B71" s="9" t="s">
+        <v>251</v>
+      </c>
+      <c r="C71" s="10">
+        <v>731451532</v>
+      </c>
+      <c r="D71" s="10">
+        <v>476164141</v>
+      </c>
+      <c r="E71" s="12" t="s">
+        <v>252</v>
+      </c>
+      <c r="F71" s="9" t="s">
+        <v>253</v>
+      </c>
+      <c r="G71" s="10">
+        <v>739327031</v>
+      </c>
+      <c r="H71" s="10">
+        <v>476164777</v>
+      </c>
+      <c r="I71" s="12" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="9" t="s">
         <v>255</v>
       </c>
-      <c r="F70" s="9"/>
-[...5 lines deleted...]
-      <c r="A71" s="9" t="s">
+      <c r="B72" s="9" t="s">
         <v>256</v>
       </c>
-      <c r="B71" s="9" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="C72" s="10">
-        <v>731208060</v>
+        <v>601502564</v>
       </c>
       <c r="D72" s="10"/>
       <c r="E72" s="12" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="F72" s="9"/>
       <c r="G72" s="10"/>
-      <c r="H72" s="11"/>
-      <c r="I72" s="11"/>
+      <c r="H72" s="10"/>
+      <c r="I72" s="12"/>
     </row>
     <row r="73" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="11" t="s">
+      <c r="A73" s="9" t="s">
+        <v>258</v>
+      </c>
+      <c r="B73" s="9" t="s">
+        <v>259</v>
+      </c>
+      <c r="C73" s="10">
+        <v>602404854</v>
+      </c>
+      <c r="D73" s="11"/>
+      <c r="E73" s="12" t="s">
+        <v>260</v>
+      </c>
+      <c r="F73" s="9" t="s">
+        <v>261</v>
+      </c>
+      <c r="G73" s="10"/>
+      <c r="H73" s="11"/>
+      <c r="I73" s="11"/>
+    </row>
+    <row r="74" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="B74" s="9" t="s">
         <v>263</v>
       </c>
-      <c r="B73" s="9" t="s">
+      <c r="C74" s="10">
+        <v>731208060</v>
+      </c>
+      <c r="D74" s="10"/>
+      <c r="E74" s="12" t="s">
         <v>264</v>
       </c>
-      <c r="C73" s="33">
+      <c r="F74" s="9"/>
+      <c r="G74" s="10"/>
+      <c r="H74" s="11"/>
+      <c r="I74" s="11"/>
+    </row>
+    <row r="75" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="B75" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C75" s="31">
         <v>774692738</v>
       </c>
-      <c r="D73" s="33"/>
-[...12 lines deleted...]
-      <c r="B74" s="9" t="s">
+      <c r="D75" s="31"/>
+      <c r="E75" s="44" t="s">
         <v>267</v>
       </c>
-      <c r="C74" s="43" t="s">
-[...38 lines deleted...]
-      </c>
+      <c r="F75" s="30"/>
+      <c r="G75" s="31"/>
+      <c r="H75" s="32"/>
+      <c r="I75" s="32"/>
     </row>
     <row r="76" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="9" t="s">
+        <v>268</v>
+      </c>
+      <c r="B76" s="9" t="s">
+        <v>269</v>
+      </c>
+      <c r="C76" s="45" t="s">
+        <v>270</v>
+      </c>
+      <c r="D76" s="32"/>
+      <c r="E76" s="44" t="s">
+        <v>271</v>
+      </c>
+      <c r="F76" s="30"/>
+      <c r="G76" s="31"/>
+      <c r="H76" s="32"/>
+      <c r="I76" s="44"/>
+    </row>
+    <row r="77" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="19" t="s">
+        <v>272</v>
+      </c>
+      <c r="B77" s="32" t="s">
+        <v>273</v>
+      </c>
+      <c r="C77" s="31">
+        <v>606702714</v>
+      </c>
+      <c r="D77" s="31">
+        <v>596166444</v>
+      </c>
+      <c r="E77" s="44" t="s">
+        <v>274</v>
+      </c>
+      <c r="F77" s="30" t="s">
         <v>275</v>
       </c>
-      <c r="B76" s="9" t="s">
+      <c r="G77" s="31">
+        <v>602133890</v>
+      </c>
+      <c r="H77" s="31">
+        <v>224956633</v>
+      </c>
+      <c r="I77" s="44" t="s">
         <v>276</v>
       </c>
-      <c r="C76" s="40" t="s">
+    </row>
+    <row r="78" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="9" t="s">
         <v>277</v>
       </c>
-      <c r="D76" s="40"/>
-      <c r="E76" s="12" t="s">
+      <c r="B78" s="9" t="s">
         <v>278</v>
       </c>
-      <c r="F76" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G76" s="20" t="s">
+      <c r="C78" s="41" t="s">
         <v>279</v>
       </c>
-      <c r="H76" s="40"/>
-      <c r="I76" s="12" t="s">
+      <c r="D78" s="41"/>
+      <c r="E78" s="12" t="s">
         <v>280</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="11" t="s">
+      <c r="F78" s="9" t="s">
+        <v>278</v>
+      </c>
+      <c r="G78" s="20" t="s">
         <v>281</v>
       </c>
-      <c r="B77" s="9" t="s">
+      <c r="H78" s="41"/>
+      <c r="I78" s="12" t="s">
         <v>282</v>
       </c>
-      <c r="C77" s="20" t="s">
+    </row>
+    <row r="79" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="11" t="s">
         <v>283</v>
       </c>
-      <c r="D77" s="40"/>
-      <c r="E77" s="12" t="s">
+      <c r="B79" s="9" t="s">
         <v>284</v>
       </c>
-      <c r="F77" s="11"/>
-[...5 lines deleted...]
-      <c r="A78" s="44" t="s">
+      <c r="C79" s="20" t="s">
         <v>285</v>
       </c>
-      <c r="B78" s="45" t="s">
+      <c r="D79" s="41"/>
+      <c r="E79" s="12" t="s">
         <v>286</v>
       </c>
-      <c r="C78" s="46" t="s">
+      <c r="F79" s="11"/>
+      <c r="G79" s="41"/>
+      <c r="H79" s="41"/>
+      <c r="I79" s="11"/>
+    </row>
+    <row r="80" spans="1:9" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="46" t="s">
         <v>287</v>
       </c>
-      <c r="D78" s="47"/>
-      <c r="E78" s="48" t="s">
+      <c r="B80" s="47" t="s">
         <v>288</v>
       </c>
-      <c r="F78" s="29" t="s">
+      <c r="C80" s="48" t="s">
         <v>289</v>
       </c>
-      <c r="G78" s="46" t="s">
+      <c r="D80" s="49"/>
+      <c r="E80" s="50" t="s">
         <v>290</v>
       </c>
-      <c r="H78" s="40"/>
-      <c r="I78" s="48" t="s">
+      <c r="F80" s="33" t="s">
         <v>291</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="24" t="s">
+      <c r="G80" s="48" t="s">
         <v>292</v>
       </c>
-      <c r="B79" s="29" t="s">
+      <c r="H80" s="41"/>
+      <c r="I80" s="50" t="s">
         <v>293</v>
       </c>
-      <c r="C79" s="20" t="s">
+    </row>
+    <row r="81" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="24" t="s">
         <v>294</v>
       </c>
-      <c r="D79" s="46" t="s">
+      <c r="B81" s="33" t="s">
         <v>295</v>
       </c>
-      <c r="E79" s="49" t="s">
+      <c r="C81" s="20" t="s">
         <v>296</v>
       </c>
-      <c r="F79" s="29" t="s">
+      <c r="D81" s="48" t="s">
         <v>297</v>
       </c>
-      <c r="G79" s="46" t="s">
+      <c r="E81" s="51" t="s">
         <v>298</v>
       </c>
-      <c r="H79" s="20" t="s">
-[...2 lines deleted...]
-      <c r="I79" s="50" t="s">
+      <c r="F81" s="33" t="s">
         <v>299</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="51" t="s">
+      <c r="G81" s="48" t="s">
         <v>300</v>
       </c>
-      <c r="B80" s="39" t="s">
+      <c r="H81" s="20" t="s">
+        <v>297</v>
+      </c>
+      <c r="I81" s="52" t="s">
         <v>301</v>
       </c>
-      <c r="C80" s="10">
+    </row>
+    <row r="82" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="53" t="s">
+        <v>302</v>
+      </c>
+      <c r="B82" s="40" t="s">
+        <v>303</v>
+      </c>
+      <c r="C82" s="10">
         <v>770197969</v>
       </c>
-      <c r="D80" s="11"/>
-[...12 lines deleted...]
-      <c r="B81" s="11" t="s">
+      <c r="D82" s="11"/>
+      <c r="E82" s="54" t="s">
         <v>304</v>
       </c>
-      <c r="C81" s="10">
+      <c r="F82" s="55"/>
+      <c r="G82" s="48"/>
+      <c r="H82" s="41"/>
+      <c r="I82" s="50"/>
+    </row>
+    <row r="83" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="19" t="s">
+        <v>305</v>
+      </c>
+      <c r="B83" s="11" t="s">
+        <v>306</v>
+      </c>
+      <c r="C83" s="10">
         <v>267314243</v>
       </c>
-      <c r="D81" s="10"/>
-[...12 lines deleted...]
-      <c r="B82" s="9" t="s">
+      <c r="D83" s="10"/>
+      <c r="E83" s="11" t="s">
         <v>307</v>
-      </c>
-[...24 lines deleted...]
-        <v>312</v>
       </c>
       <c r="F83" s="9"/>
       <c r="G83" s="26"/>
       <c r="H83" s="10"/>
-      <c r="I83" s="54"/>
+      <c r="I83" s="56"/>
     </row>
     <row r="84" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="9" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="B84" s="9" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>309</v>
+      </c>
+      <c r="C84" s="10">
+        <v>727820008</v>
       </c>
       <c r="D84" s="10"/>
       <c r="E84" s="12" t="s">
-        <v>316</v>
-[...10 lines deleted...]
-      </c>
+        <v>310</v>
+      </c>
+      <c r="F84" s="11"/>
+      <c r="G84" s="11"/>
+      <c r="H84" s="11"/>
+      <c r="I84" s="11"/>
     </row>
     <row r="85" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A85" s="9" t="s">
-        <v>320</v>
+      <c r="A85" s="57" t="s">
+        <v>311</v>
       </c>
       <c r="B85" s="9" t="s">
-        <v>321</v>
+        <v>312</v>
       </c>
       <c r="C85" s="20" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D85" s="10"/>
       <c r="E85" s="12" t="s">
-        <v>323</v>
-[...6 lines deleted...]
-      </c>
+        <v>314</v>
+      </c>
+      <c r="F85" s="9"/>
+      <c r="G85" s="26"/>
       <c r="H85" s="10"/>
-      <c r="I85" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I85" s="56"/>
     </row>
     <row r="86" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="9" t="s">
+        <v>315</v>
+      </c>
+      <c r="B86" s="9" t="s">
+        <v>316</v>
+      </c>
+      <c r="C86" s="20" t="s">
+        <v>317</v>
+      </c>
+      <c r="D86" s="10"/>
+      <c r="E86" s="12" t="s">
+        <v>318</v>
+      </c>
+      <c r="F86" s="9" t="s">
+        <v>319</v>
+      </c>
+      <c r="G86" s="20" t="s">
+        <v>320</v>
+      </c>
+      <c r="H86" s="10"/>
+      <c r="I86" s="12" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="9" t="s">
+        <v>322</v>
+      </c>
+      <c r="B87" s="9" t="s">
+        <v>323</v>
+      </c>
+      <c r="C87" s="20" t="s">
+        <v>324</v>
+      </c>
+      <c r="D87" s="10"/>
+      <c r="E87" s="12" t="s">
+        <v>325</v>
+      </c>
+      <c r="F87" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="G87" s="20" t="s">
         <v>327</v>
       </c>
-      <c r="B86" s="11" t="s">
+      <c r="H87" s="10"/>
+      <c r="I87" s="12" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="B88" s="9" t="s">
+        <v>330</v>
+      </c>
+      <c r="C88" s="20" t="s">
+        <v>331</v>
+      </c>
+      <c r="D88" s="10"/>
+      <c r="E88" s="12" t="s">
+        <v>332</v>
+      </c>
+      <c r="F88" s="9"/>
+      <c r="G88" s="20"/>
+      <c r="H88" s="10"/>
+      <c r="I88" s="12"/>
+    </row>
+    <row r="89" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="9" t="s">
+        <v>333</v>
+      </c>
+      <c r="B89" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C86" s="10">
+      <c r="C89" s="10">
         <v>739341656</v>
-      </c>
-[...67 lines deleted...]
-        <v>339</v>
       </c>
       <c r="D89" s="11"/>
       <c r="E89" s="11" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-      <c r="G89" s="11"/>
+        <v>334</v>
+      </c>
+      <c r="F89" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="G89" s="10">
+        <v>602814592</v>
+      </c>
       <c r="H89" s="11"/>
-      <c r="I89" s="11"/>
+      <c r="I89" s="12" t="s">
+        <v>336</v>
+      </c>
     </row>
     <row r="90" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A90" s="19" t="s">
-        <v>341</v>
+      <c r="A90" s="11" t="s">
+        <v>337</v>
       </c>
       <c r="B90" s="9" t="s">
-        <v>41</v>
-[...11 lines deleted...]
-      <c r="I90" s="13"/>
+        <v>338</v>
+      </c>
+      <c r="C90" s="10">
+        <v>702275997</v>
+      </c>
+      <c r="D90" s="11"/>
+      <c r="E90" s="12" t="s">
+        <v>339</v>
+      </c>
+      <c r="F90" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="G90" s="10">
+        <v>602814592</v>
+      </c>
+      <c r="H90" s="11"/>
+      <c r="I90" s="12" t="s">
+        <v>336</v>
+      </c>
     </row>
     <row r="91" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="11" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="B91" s="9" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="C91" s="10">
-        <v>724243522</v>
+        <v>602492281</v>
       </c>
       <c r="D91" s="11"/>
-      <c r="E91" s="12" t="s">
-        <v>346</v>
+      <c r="E91" s="13" t="s">
+        <v>342</v>
       </c>
       <c r="F91" s="11"/>
       <c r="G91" s="11"/>
       <c r="H91" s="11"/>
       <c r="I91" s="11"/>
     </row>
     <row r="92" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="11" t="s">
-        <v>347</v>
-[...9 lines deleted...]
-      </c>
+        <v>343</v>
+      </c>
+      <c r="B92" s="11" t="s">
+        <v>344</v>
+      </c>
+      <c r="C92" s="10" t="s">
+        <v>345</v>
+      </c>
+      <c r="D92" s="11"/>
       <c r="E92" s="11" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="F92" s="11"/>
       <c r="G92" s="11"/>
       <c r="H92" s="11"/>
       <c r="I92" s="11"/>
     </row>
     <row r="93" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A93" s="11" t="s">
-[...21 lines deleted...]
-      </c>
+      <c r="A93" s="19" t="s">
+        <v>347</v>
+      </c>
+      <c r="B93" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C93" s="41" t="s">
+        <v>348</v>
+      </c>
+      <c r="D93" s="21"/>
+      <c r="E93" s="13" t="s">
+        <v>349</v>
+      </c>
+      <c r="F93" s="9"/>
+      <c r="G93" s="41"/>
+      <c r="H93" s="21"/>
+      <c r="I93" s="13"/>
     </row>
     <row r="94" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="11" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="B94" s="9" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="C94" s="10">
-        <v>737257828</v>
+        <v>724243522</v>
       </c>
       <c r="D94" s="11"/>
       <c r="E94" s="12" t="s">
-        <v>357</v>
-[...12 lines deleted...]
-      </c>
+        <v>352</v>
+      </c>
+      <c r="F94" s="11"/>
+      <c r="G94" s="11"/>
+      <c r="H94" s="11"/>
+      <c r="I94" s="11"/>
     </row>
     <row r="95" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A95" s="9" t="s">
-        <v>361</v>
+      <c r="A95" s="11" t="s">
+        <v>353</v>
       </c>
       <c r="B95" s="9" t="s">
-        <v>29</v>
+        <v>354</v>
       </c>
       <c r="C95" s="10">
-        <v>601502564</v>
-[...14 lines deleted...]
-      </c>
+        <v>724050445</v>
+      </c>
+      <c r="D95" s="10">
+        <v>417804394</v>
+      </c>
+      <c r="E95" s="11" t="s">
+        <v>355</v>
+      </c>
+      <c r="F95" s="11"/>
+      <c r="G95" s="11"/>
+      <c r="H95" s="11"/>
+      <c r="I95" s="11"/>
     </row>
     <row r="96" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="11" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>356</v>
+      </c>
+      <c r="B96" s="11" t="s">
+        <v>357</v>
       </c>
       <c r="C96" s="10">
-        <v>602699294</v>
+        <v>724032663</v>
       </c>
       <c r="D96" s="11"/>
       <c r="E96" s="11" t="s">
-        <v>366</v>
+        <v>358</v>
       </c>
       <c r="F96" s="11" t="s">
-        <v>367</v>
+        <v>359</v>
       </c>
       <c r="G96" s="10">
-        <v>602752390</v>
+        <v>602786694</v>
       </c>
       <c r="H96" s="11"/>
-      <c r="I96" s="12" t="s">
-        <v>368</v>
+      <c r="I96" s="11" t="s">
+        <v>360</v>
       </c>
     </row>
     <row r="97" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="11" t="s">
+        <v>361</v>
+      </c>
+      <c r="B97" s="9" t="s">
+        <v>362</v>
+      </c>
+      <c r="C97" s="10">
+        <v>737257828</v>
+      </c>
+      <c r="D97" s="11"/>
+      <c r="E97" s="12" t="s">
+        <v>363</v>
+      </c>
+      <c r="F97" s="11" t="s">
+        <v>364</v>
+      </c>
+      <c r="G97" s="10">
+        <v>737255532</v>
+      </c>
+      <c r="H97" s="58" t="s">
+        <v>365</v>
+      </c>
+      <c r="I97" s="12" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="98" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="9" t="s">
+        <v>367</v>
+      </c>
+      <c r="B98" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="C98" s="10">
+        <v>601502564</v>
+      </c>
+      <c r="D98" s="10"/>
+      <c r="E98" s="12" t="s">
+        <v>257</v>
+      </c>
+      <c r="F98" s="11" t="s">
+        <v>368</v>
+      </c>
+      <c r="G98" s="10">
+        <v>732558464</v>
+      </c>
+      <c r="H98" s="10"/>
+      <c r="I98" s="9" t="s">
         <v>369</v>
-      </c>
-[...43 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="99" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="11" t="s">
+        <v>370</v>
+      </c>
+      <c r="B99" s="9" t="s">
+        <v>371</v>
+      </c>
+      <c r="C99" s="10">
+        <v>602699294</v>
+      </c>
+      <c r="D99" s="11"/>
+      <c r="E99" s="11" t="s">
+        <v>372</v>
+      </c>
+      <c r="F99" s="11" t="s">
+        <v>373</v>
+      </c>
+      <c r="G99" s="10">
+        <v>602752390</v>
+      </c>
+      <c r="H99" s="11"/>
+      <c r="I99" s="12" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="100" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="11" t="s">
+        <v>375</v>
+      </c>
+      <c r="B100" s="11" t="s">
+        <v>376</v>
+      </c>
+      <c r="C100" s="10">
+        <v>732987872</v>
+      </c>
+      <c r="D100" s="11"/>
+      <c r="E100" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="F100" s="11" t="s">
+        <v>378</v>
+      </c>
+      <c r="G100" s="10">
+        <v>602785383</v>
+      </c>
+      <c r="H100" s="11"/>
+      <c r="I100" s="13" t="s">
         <v>379</v>
       </c>
-      <c r="B99" s="57"/>
-[...9 lines deleted...]
-      <c r="A100" s="9" t="s">
+    </row>
+    <row r="101" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="11" t="s">
         <v>380</v>
       </c>
-      <c r="B100" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C100" s="10">
+      <c r="B101" s="11" t="s">
+        <v>381</v>
+      </c>
+      <c r="C101" s="10">
+        <v>723533193</v>
+      </c>
+      <c r="D101" s="11"/>
+      <c r="E101" s="13" t="s">
+        <v>382</v>
+      </c>
+      <c r="F101" s="9" t="s">
+        <v>383</v>
+      </c>
+      <c r="G101" s="10">
+        <v>604417904</v>
+      </c>
+      <c r="H101" s="11"/>
+      <c r="I101" s="12" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="102" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="11" t="s">
+        <v>385</v>
+      </c>
+      <c r="B102" s="59"/>
+      <c r="C102" s="59"/>
+      <c r="D102" s="59"/>
+      <c r="E102" s="59"/>
+      <c r="F102" s="59"/>
+      <c r="G102" s="59"/>
+      <c r="H102" s="59"/>
+      <c r="I102" s="60"/>
+    </row>
+    <row r="103" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="9" t="s">
+        <v>386</v>
+      </c>
+      <c r="B103" s="9" t="s">
+        <v>354</v>
+      </c>
+      <c r="C103" s="10">
         <v>734170707</v>
       </c>
-      <c r="D100" s="11"/>
-[...6 lines deleted...]
-      <c r="G100" s="10">
+      <c r="D103" s="11"/>
+      <c r="E103" s="36" t="s">
+        <v>387</v>
+      </c>
+      <c r="F103" s="9" t="s">
+        <v>388</v>
+      </c>
+      <c r="G103" s="10">
         <v>739580585</v>
       </c>
-      <c r="H100" s="11"/>
-[...11 lines deleted...]
-      <c r="C101" s="10">
+      <c r="H103" s="11"/>
+      <c r="I103" s="61" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="104" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="9" t="s">
+        <v>390</v>
+      </c>
+      <c r="B104" s="11" t="s">
+        <v>391</v>
+      </c>
+      <c r="C104" s="10">
         <v>770328332</v>
       </c>
-      <c r="D101" s="11"/>
-[...6 lines deleted...]
-      <c r="G101" s="10">
+      <c r="D104" s="11"/>
+      <c r="E104" s="12" t="s">
+        <v>392</v>
+      </c>
+      <c r="F104" s="9" t="s">
+        <v>393</v>
+      </c>
+      <c r="G104" s="10">
         <v>352462894</v>
       </c>
-      <c r="H101" s="10">
+      <c r="H104" s="10">
         <v>352463854</v>
       </c>
-      <c r="I101" s="12" t="s">
-[...10 lines deleted...]
-      <c r="C102" s="10">
+      <c r="I104" s="12" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="105" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="62" t="s">
+        <v>395</v>
+      </c>
+      <c r="B105" s="9" t="s">
+        <v>396</v>
+      </c>
+      <c r="C105" s="10">
         <v>725040824</v>
-      </c>
-[...67 lines deleted...]
-        <v>722275714</v>
       </c>
       <c r="D105" s="10"/>
       <c r="E105" s="12" t="s">
+        <v>397</v>
+      </c>
+      <c r="F105" s="9" t="s">
+        <v>398</v>
+      </c>
+      <c r="G105" s="10">
+        <v>775657619</v>
+      </c>
+      <c r="H105" s="10"/>
+      <c r="I105" s="12" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="106" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="62" t="s">
+        <v>400</v>
+      </c>
+      <c r="B106" s="9" t="s">
+        <v>401</v>
+      </c>
+      <c r="C106" s="10">
+        <v>720987811</v>
+      </c>
+      <c r="D106" s="28"/>
+      <c r="E106" s="12" t="s">
+        <v>402</v>
+      </c>
+      <c r="F106" s="9" t="s">
         <v>403</v>
       </c>
-      <c r="F105" s="11" t="s">
+      <c r="G106" s="10">
+        <v>725319655</v>
+      </c>
+      <c r="H106" s="28"/>
+      <c r="I106" s="12" t="s">
         <v>404</v>
       </c>
-      <c r="G105" s="10">
-[...3 lines deleted...]
-      <c r="I105" s="11" t="s">
+    </row>
+    <row r="107" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="62" t="s">
         <v>405</v>
       </c>
-      <c r="J105" s="61"/>
-[...4 lines deleted...]
-      <c r="A106" s="11" t="s">
+      <c r="B107" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="C107" s="10">
+        <v>776747770</v>
+      </c>
+      <c r="D107" s="28"/>
+      <c r="E107" s="12" t="s">
         <v>406</v>
       </c>
-      <c r="B106" s="19" t="s">
-[...31 lines deleted...]
-      <c r="I107" s="11"/>
+      <c r="F107" s="9"/>
+      <c r="G107" s="10"/>
+      <c r="H107" s="10"/>
+      <c r="I107" s="9"/>
     </row>
     <row r="108" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="11" t="s">
+        <v>407</v>
+      </c>
+      <c r="B108" s="9" t="s">
+        <v>408</v>
+      </c>
+      <c r="C108" s="10">
+        <v>722275714</v>
+      </c>
+      <c r="D108" s="10"/>
+      <c r="E108" s="12" t="s">
+        <v>409</v>
+      </c>
+      <c r="F108" s="11" t="s">
+        <v>410</v>
+      </c>
+      <c r="G108" s="10">
+        <v>602510497</v>
+      </c>
+      <c r="H108" s="11"/>
+      <c r="I108" s="11" t="s">
+        <v>411</v>
+      </c>
+      <c r="J108" s="63"/>
+      <c r="K108" s="64"/>
+      <c r="L108" s="65"/>
+    </row>
+    <row r="109" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="11" t="s">
+        <v>412</v>
+      </c>
+      <c r="B109" s="19" t="s">
         <v>413</v>
       </c>
-      <c r="B108" s="11" t="s">
+      <c r="C109" s="66" t="s">
         <v>414</v>
       </c>
-      <c r="C108" s="10">
-[...3 lines deleted...]
-      <c r="E108" s="11" t="s">
+      <c r="D109" s="67"/>
+      <c r="E109" s="19" t="s">
         <v>415</v>
-      </c>
-[...17 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F109" s="11"/>
       <c r="G109" s="11"/>
       <c r="H109" s="11"/>
       <c r="I109" s="11"/>
     </row>
     <row r="110" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A110" s="11" t="s">
+      <c r="A110" s="9" t="s">
+        <v>416</v>
+      </c>
+      <c r="B110" s="9" t="s">
+        <v>417</v>
+      </c>
+      <c r="C110" s="42">
+        <v>31850043113</v>
+      </c>
+      <c r="D110" s="28"/>
+      <c r="E110" s="13" t="s">
         <v>418</v>
-      </c>
-[...8 lines deleted...]
-        <v>420</v>
       </c>
       <c r="F110" s="11"/>
       <c r="G110" s="11"/>
       <c r="H110" s="11"/>
       <c r="I110" s="11"/>
     </row>
     <row r="111" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="11" t="s">
+        <v>419</v>
+      </c>
+      <c r="B111" s="11" t="s">
+        <v>420</v>
+      </c>
+      <c r="C111" s="10">
+        <v>602784750</v>
+      </c>
+      <c r="D111" s="11"/>
+      <c r="E111" s="11" t="s">
         <v>421</v>
       </c>
-      <c r="B111" s="9" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="F111" s="11"/>
-      <c r="G111" s="10"/>
+      <c r="G111" s="11"/>
       <c r="H111" s="11"/>
       <c r="I111" s="11"/>
     </row>
     <row r="112" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A112" s="11" t="s">
+      <c r="A112" s="25" t="s">
+        <v>422</v>
+      </c>
+      <c r="B112" s="11" t="s">
+        <v>423</v>
+      </c>
+      <c r="C112" s="10">
+        <v>774441975</v>
+      </c>
+      <c r="D112" s="11"/>
+      <c r="E112" s="12" t="s">
+        <v>293</v>
+      </c>
+      <c r="F112" s="11"/>
+      <c r="G112" s="11"/>
+      <c r="H112" s="11"/>
+      <c r="I112" s="11"/>
+    </row>
+    <row r="113" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="11" t="s">
         <v>424</v>
       </c>
-      <c r="B112" s="11" t="s">
+      <c r="B113" s="11" t="s">
         <v>425</v>
       </c>
-      <c r="C112" s="10">
-[...3 lines deleted...]
-      <c r="E112" s="12" t="s">
+      <c r="C113" s="10">
+        <v>602198030</v>
+      </c>
+      <c r="D113" s="11"/>
+      <c r="E113" s="12" t="s">
         <v>426</v>
-      </c>
-[...19 lines deleted...]
-        <v>429</v>
       </c>
       <c r="F113" s="11"/>
       <c r="G113" s="11"/>
       <c r="H113" s="11"/>
       <c r="I113" s="11"/>
     </row>
     <row r="114" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A114" s="9" t="s">
-        <v>430</v>
+      <c r="A114" s="11" t="s">
+        <v>427</v>
       </c>
       <c r="B114" s="9" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="C114" s="10">
-        <v>602541368</v>
-[...1 lines deleted...]
-      <c r="D114" s="10"/>
+        <v>734753940</v>
+      </c>
+      <c r="D114" s="11"/>
       <c r="E114" s="12" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="F114" s="11"/>
       <c r="G114" s="10"/>
-      <c r="H114" s="10"/>
-      <c r="I114" s="12"/>
+      <c r="H114" s="11"/>
+      <c r="I114" s="11"/>
     </row>
     <row r="115" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A115" s="9" t="s">
-[...3 lines deleted...]
-        <v>434</v>
+      <c r="A115" s="11" t="s">
+        <v>430</v>
+      </c>
+      <c r="B115" s="11" t="s">
+        <v>431</v>
       </c>
       <c r="C115" s="10">
-        <v>733527310</v>
+        <v>775317903</v>
       </c>
       <c r="D115" s="10"/>
       <c r="E115" s="12" t="s">
-        <v>435</v>
-[...10 lines deleted...]
-      </c>
+        <v>432</v>
+      </c>
+      <c r="F115" s="11"/>
+      <c r="G115" s="10"/>
+      <c r="H115" s="11"/>
+      <c r="I115" s="68"/>
     </row>
     <row r="116" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="9" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="B116" s="9" t="s">
-        <v>438</v>
-[...6 lines deleted...]
-        <v>439</v>
+        <v>434</v>
+      </c>
+      <c r="C116" s="28">
+        <v>725744644</v>
+      </c>
+      <c r="D116" s="28">
+        <v>475201349</v>
+      </c>
+      <c r="E116" s="13" t="s">
+        <v>435</v>
       </c>
       <c r="F116" s="11"/>
-      <c r="G116" s="10"/>
+      <c r="G116" s="11"/>
       <c r="H116" s="11"/>
       <c r="I116" s="11"/>
     </row>
     <row r="117" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="9" t="s">
+        <v>436</v>
+      </c>
+      <c r="B117" s="9" t="s">
+        <v>437</v>
+      </c>
+      <c r="C117" s="10">
+        <v>602541368</v>
+      </c>
+      <c r="D117" s="10"/>
+      <c r="E117" s="12" t="s">
+        <v>438</v>
+      </c>
+      <c r="F117" s="11"/>
+      <c r="G117" s="10"/>
+      <c r="H117" s="10"/>
+      <c r="I117" s="12"/>
+    </row>
+    <row r="118" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="9" t="s">
+        <v>439</v>
+      </c>
+      <c r="B118" s="9" t="s">
         <v>440</v>
       </c>
-      <c r="B117" s="9" t="s">
+      <c r="C118" s="10">
+        <v>608559677</v>
+      </c>
+      <c r="D118" s="10"/>
+      <c r="E118" s="36" t="s">
         <v>441</v>
       </c>
-      <c r="C117" s="20" t="s">
+      <c r="F118" s="9"/>
+      <c r="G118" s="10"/>
+      <c r="H118" s="10"/>
+      <c r="I118" s="12"/>
+    </row>
+    <row r="119" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="9" t="s">
         <v>442</v>
       </c>
-      <c r="D117" s="20"/>
-      <c r="E117" s="13" t="s">
+      <c r="B119" s="9" t="s">
         <v>443</v>
       </c>
-      <c r="F117" s="9" t="s">
+      <c r="C119" s="10">
+        <v>775240021</v>
+      </c>
+      <c r="D119" s="11"/>
+      <c r="E119" s="12" t="s">
         <v>444</v>
       </c>
-      <c r="G117" s="20" t="s">
+      <c r="F119" s="11"/>
+      <c r="G119" s="10"/>
+      <c r="H119" s="11"/>
+      <c r="I119" s="11"/>
+    </row>
+    <row r="120" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="9" t="s">
         <v>445</v>
       </c>
-      <c r="H117" s="20"/>
-      <c r="I117" s="12" t="s">
+      <c r="B120" s="9" t="s">
         <v>446</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="E120" s="63"/>
+      <c r="C120" s="20" t="s">
+        <v>447</v>
+      </c>
+      <c r="D120" s="20"/>
+      <c r="E120" s="13" t="s">
+        <v>448</v>
+      </c>
+      <c r="F120" s="9" t="s">
+        <v>449</v>
+      </c>
+      <c r="G120" s="20" t="s">
+        <v>450</v>
+      </c>
+      <c r="H120" s="20"/>
+      <c r="I120" s="12" t="s">
+        <v>451</v>
+      </c>
     </row>
     <row r="121" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="122" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="123" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B123" s="19"/>
+      <c r="C123" s="64"/>
+      <c r="D123" s="64"/>
+      <c r="E123" s="65"/>
+    </row>
     <row r="124" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="212" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B212" s="67">
+    <row r="125" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="215" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B215" s="69">
         <v>46090</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="F2:I2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="E24" r:id="rId1" xr:uid="{574998BC-2249-4B42-873A-1DFA194FF980}"/>
-[...127 lines deleted...]
-    <hyperlink ref="I16" r:id="rId129" xr:uid="{90DAEB9C-D591-4C6D-A9BD-0A5531CE61A1}"/>
+    <hyperlink ref="E24" r:id="rId1" xr:uid="{E5DAD568-ECE5-4ADC-836E-AA69F688D88C}"/>
+    <hyperlink ref="E16" r:id="rId2" xr:uid="{D7F99AEF-8720-44AD-A218-581D4FF15673}"/>
+    <hyperlink ref="E87" r:id="rId3" xr:uid="{D5898F28-C1B3-470D-A06C-303E0631A2C7}"/>
+    <hyperlink ref="E114" r:id="rId4" xr:uid="{473CEB1D-CFC1-4D09-811C-37ACF04F57D5}"/>
+    <hyperlink ref="E70" r:id="rId5" xr:uid="{CD46EFE1-81D1-4F32-A7A3-995464FC8F84}"/>
+    <hyperlink ref="E23" r:id="rId6" xr:uid="{6986F906-412F-4440-8093-56CE89A489A7}"/>
+    <hyperlink ref="E32" r:id="rId7" xr:uid="{2B8F9A3A-671B-438F-B1EA-252D03F177CA}"/>
+    <hyperlink ref="E50" r:id="rId8" xr:uid="{3C9B44F6-7E31-4149-A8A4-26A01A5020AB}"/>
+    <hyperlink ref="E65" r:id="rId9" xr:uid="{A330D897-985A-45F3-B651-0891036FF58A}"/>
+    <hyperlink ref="E79" r:id="rId10" xr:uid="{C0F9D981-A844-44AC-8F03-AC3D81A20C81}"/>
+    <hyperlink ref="E78" r:id="rId11" xr:uid="{E940E4B7-1DB3-4F8D-B638-10711326F551}"/>
+    <hyperlink ref="E68" r:id="rId12" xr:uid="{F0A34F6B-B029-4C44-B875-E552BB6AD198}"/>
+    <hyperlink ref="E94" r:id="rId13" xr:uid="{341C9AC3-F570-42AE-98FE-50DCE1F6037B}"/>
+    <hyperlink ref="E86" r:id="rId14" xr:uid="{BDA9D215-7838-4117-A6C5-C327C6E415D6}"/>
+    <hyperlink ref="E37" r:id="rId15" xr:uid="{D423FFE6-F664-453C-B4A8-E8958B39DAD0}"/>
+    <hyperlink ref="E64" r:id="rId16" xr:uid="{8019239D-BEE9-4333-AE89-D1B693A60C81}"/>
+    <hyperlink ref="E120" r:id="rId17" xr:uid="{9133A4B7-D85C-4D9C-A663-08CDB59F60A3}"/>
+    <hyperlink ref="E42" r:id="rId18" xr:uid="{BDB7DB63-9FA6-4ACD-9628-5F243F5D41A2}"/>
+    <hyperlink ref="E43" r:id="rId19" xr:uid="{4266AB71-AF36-4138-A231-5C787F42C238}"/>
+    <hyperlink ref="E105" r:id="rId20" xr:uid="{667B34B1-A097-43A8-8DA5-BD5B5500645B}"/>
+    <hyperlink ref="E73" r:id="rId21" xr:uid="{A841874B-714C-4526-8D85-F3EE9AF0FD9C}"/>
+    <hyperlink ref="E11" r:id="rId22" xr:uid="{ED0548B5-926A-4B27-A071-5C7192D86B33}"/>
+    <hyperlink ref="E15" r:id="rId23" xr:uid="{97DCBFB9-733A-462C-B4F1-BF23076153B1}"/>
+    <hyperlink ref="E80" r:id="rId24" xr:uid="{FE52BDAD-EF9F-4571-B996-DE444551AF47}"/>
+    <hyperlink ref="I80" r:id="rId25" xr:uid="{B4B0804F-1377-4EDE-87B2-686E060C7BA2}"/>
+    <hyperlink ref="E5" r:id="rId26" xr:uid="{5B33EBEB-579B-4742-A3FE-84418BD8551C}"/>
+    <hyperlink ref="E34" r:id="rId27" xr:uid="{EAE98BE4-92B5-4E8D-AB0F-D6F02248F4B8}"/>
+    <hyperlink ref="E117" r:id="rId28" xr:uid="{CAAB56C5-D568-4F0C-AE65-6F8FFF56A1B7}"/>
+    <hyperlink ref="E84" r:id="rId29" xr:uid="{E9CC86CC-D798-418C-A775-0E4444B4836C}"/>
+    <hyperlink ref="E13" r:id="rId30" xr:uid="{9BD11587-A02F-4501-B541-0FF4E22832B7}"/>
+    <hyperlink ref="E8" r:id="rId31" xr:uid="{6F4086A4-76EC-4D0A-8F24-6D2A25A35ADA}"/>
+    <hyperlink ref="E35" r:id="rId32" xr:uid="{766DD5A1-AADB-4B3E-AC66-1B562F083A12}"/>
+    <hyperlink ref="E12" r:id="rId33" xr:uid="{6CE19FCC-96E2-4F22-BA33-6A6ED642AA15}"/>
+    <hyperlink ref="E4" r:id="rId34" xr:uid="{59BF091C-66BE-4F22-8A41-CE9CDB6D7CDA}"/>
+    <hyperlink ref="E17" r:id="rId35" xr:uid="{11D55E15-B323-4F79-AB84-DCD5E7214CA9}"/>
+    <hyperlink ref="I86" r:id="rId36" xr:uid="{35AB02DB-D116-4CC4-A381-054C2147E023}"/>
+    <hyperlink ref="E90" r:id="rId37" xr:uid="{2A8F853A-66DB-4641-A956-5ED59AB826D0}"/>
+    <hyperlink ref="E77" r:id="rId38" xr:uid="{2423F7DA-DACA-4CFF-96C9-18C1E4A51B14}"/>
+    <hyperlink ref="I77" r:id="rId39" xr:uid="{C13C521D-DF52-43E6-906F-D9E8D302DC0C}"/>
+    <hyperlink ref="E107" r:id="rId40" xr:uid="{9F9D8EA5-232C-4772-B520-0A3364D6FABA}"/>
+    <hyperlink ref="E20" r:id="rId41" xr:uid="{08FDF7F8-CC8B-408B-96E9-6B5B153001B8}"/>
+    <hyperlink ref="E22" r:id="rId42" xr:uid="{B3EC50B5-25F7-43D0-9A63-A254D0680110}"/>
+    <hyperlink ref="E30" r:id="rId43" xr:uid="{9579B115-7205-441B-9BC9-A0BE12438FAB}"/>
+    <hyperlink ref="E76" r:id="rId44" xr:uid="{839CDEAD-415E-4B7E-8BE1-3642BFBF9ABC}"/>
+    <hyperlink ref="E45" r:id="rId45" xr:uid="{26AC10F5-2B4E-4DEC-88E4-58AAB573779F}"/>
+    <hyperlink ref="I45" r:id="rId46" xr:uid="{361990A5-74A1-4FD8-98A0-CABE92C4F268}"/>
+    <hyperlink ref="E33" r:id="rId47" xr:uid="{D958AD6B-8F51-4E2E-B269-4EFB8C88DA53}"/>
+    <hyperlink ref="I33" r:id="rId48" xr:uid="{B8FCB773-A6B2-458E-B58F-5E6D3E808F6D}"/>
+    <hyperlink ref="E115" r:id="rId49" xr:uid="{73CBBC75-A06E-4F6C-A847-0D1FF75484EA}"/>
+    <hyperlink ref="E113" r:id="rId50" xr:uid="{7A1CB1EB-757C-4C16-B9C3-96EA01DD3BBE}"/>
+    <hyperlink ref="E56" r:id="rId51" xr:uid="{0C7ADA99-E0C7-4AA8-909A-5E96B9D2BBB5}"/>
+    <hyperlink ref="E103" r:id="rId52" xr:uid="{11720ACE-3283-4CA2-8152-A2FEBAE12E16}"/>
+    <hyperlink ref="E66" r:id="rId53" xr:uid="{66DF1A87-E9AE-4092-966D-CEA6C5CBF41E}"/>
+    <hyperlink ref="I78" r:id="rId54" xr:uid="{86B86561-E358-4045-9586-B1159400C523}"/>
+    <hyperlink ref="E48" r:id="rId55" xr:uid="{C0F38565-FE42-45F8-BB5E-12A7ACC28788}"/>
+    <hyperlink ref="E31" r:id="rId56" xr:uid="{A7295D3B-3F41-42E7-B9D1-20E43675266B}"/>
+    <hyperlink ref="E36" r:id="rId57" xr:uid="{5F6DBE39-7826-4B51-805A-F68EB95FD094}"/>
+    <hyperlink ref="E108" r:id="rId58" xr:uid="{5285FA01-094D-4F66-B03F-F1C3528BDBDC}"/>
+    <hyperlink ref="E118" r:id="rId59" xr:uid="{A30446EC-7DE5-48CB-97E0-4DB30BC717AD}"/>
+    <hyperlink ref="E106" r:id="rId60" xr:uid="{85E23F98-C7D2-4029-942B-91DCB46ED949}"/>
+    <hyperlink ref="I38" r:id="rId61" xr:uid="{C89045C7-9559-4B5F-8F9B-884D90C52F21}"/>
+    <hyperlink ref="E38" r:id="rId62" xr:uid="{B30061F4-3B23-49D8-90FA-88ED06D1C86B}"/>
+    <hyperlink ref="I24" r:id="rId63" xr:uid="{C77A9F23-E8EC-4656-874E-429E2490B13D}"/>
+    <hyperlink ref="I105" r:id="rId64" xr:uid="{230504A7-B357-4D00-B037-70FC2CDF6DA3}"/>
+    <hyperlink ref="E25" r:id="rId65" xr:uid="{8DF6C826-2811-4377-BDFC-1D8035271DB2}"/>
+    <hyperlink ref="I25" r:id="rId66" xr:uid="{911B25F8-97C4-4830-9EA3-9DD53AA0BB3C}"/>
+    <hyperlink ref="I58" r:id="rId67" xr:uid="{CBFE6EFF-220E-41A8-92FC-EC55E38DE116}"/>
+    <hyperlink ref="I11" r:id="rId68" xr:uid="{8F1DE7DB-D5A1-442D-9799-897F56E55D2F}"/>
+    <hyperlink ref="I22" r:id="rId69" xr:uid="{AC586904-B4CE-40F7-8F54-A390B614C1B0}"/>
+    <hyperlink ref="I34" r:id="rId70" xr:uid="{CE56B83E-4DD2-4162-A328-1F36F2049D0F}"/>
+    <hyperlink ref="E67" r:id="rId71" xr:uid="{D8B41C2F-E494-488E-9E42-5CCD047BABDB}"/>
+    <hyperlink ref="E85" r:id="rId72" xr:uid="{7BB3ADD9-D0D7-4B19-B236-145DD73A8FDB}"/>
+    <hyperlink ref="E71" r:id="rId73" xr:uid="{F305B0D6-5CBB-4EEA-B153-07A098E98524}"/>
+    <hyperlink ref="I71" r:id="rId74" xr:uid="{E203BED1-7CE6-4516-BA47-F4B85E093F97}"/>
+    <hyperlink ref="I120" r:id="rId75" xr:uid="{93BC6D02-B305-4F0A-BDC8-B09AD85DE662}"/>
+    <hyperlink ref="E93" r:id="rId76" xr:uid="{80773BB7-3987-48F7-BB2E-C5D9F1192EF6}"/>
+    <hyperlink ref="E51" r:id="rId77" xr:uid="{31784101-29DD-4321-AC42-440DED636E0F}"/>
+    <hyperlink ref="I90" r:id="rId78" xr:uid="{62B80A85-2853-40D6-A117-36CA0051D55B}"/>
+    <hyperlink ref="I99" r:id="rId79" xr:uid="{ADFC1337-7D40-46B5-B49F-C15C545CCA2D}"/>
+    <hyperlink ref="I26" r:id="rId80" xr:uid="{B4E4419D-0B29-4B2D-BB60-3B39365AB968}"/>
+    <hyperlink ref="I15" r:id="rId81" xr:uid="{11114A20-E82B-438A-95F6-AB7F6D6E55D3}"/>
+    <hyperlink ref="I97" r:id="rId82" xr:uid="{34BB95F2-4515-4B6A-B924-C49DDE530FD5}"/>
+    <hyperlink ref="E97" r:id="rId83" xr:uid="{8F5400BA-5599-432A-8FA8-E24A3F008D97}"/>
+    <hyperlink ref="E74" r:id="rId84" xr:uid="{F2071A44-C6BB-4BF6-82C6-2BCE27B54DDE}"/>
+    <hyperlink ref="E62" r:id="rId85" xr:uid="{D611EDD3-0C28-43AF-A2B8-4C6D88B6CF95}"/>
+    <hyperlink ref="E61" r:id="rId86" xr:uid="{AD630A71-0ADC-4AD0-AFC1-65959338ECE1}"/>
+    <hyperlink ref="E19" r:id="rId87" xr:uid="{7FCC9F36-3CB1-4834-8208-DE1D2DB33EB9}"/>
+    <hyperlink ref="E91" r:id="rId88" xr:uid="{A2F0219F-38AA-4E6D-AE5D-C5BB9CC16E1C}"/>
+    <hyperlink ref="E119" r:id="rId89" xr:uid="{C781F561-5734-4298-BD3E-455E1B1CAA81}"/>
+    <hyperlink ref="E72" r:id="rId90" xr:uid="{C4C7CB5F-A68D-4CF0-81F6-D9A92E8430C7}"/>
+    <hyperlink ref="E112" r:id="rId91" xr:uid="{CAE599CD-8F1A-4BB3-838F-6CA6091D342B}"/>
+    <hyperlink ref="E47" r:id="rId92" xr:uid="{DCC99636-3D62-448B-8F64-F7964BDF9B7E}"/>
+    <hyperlink ref="E9" r:id="rId93" xr:uid="{EC87B30C-CE74-4E68-8FF9-2C37D0A0B417}"/>
+    <hyperlink ref="E44" r:id="rId94" xr:uid="{D6CFF8D2-C254-435D-B7CF-D5AD33A01EAD}"/>
+    <hyperlink ref="I30" r:id="rId95" xr:uid="{108D160A-7C34-4C66-A245-1F2E22F271D4}"/>
+    <hyperlink ref="I19" r:id="rId96" xr:uid="{3481D0D6-F893-4B5D-BE46-E85402ADEC9F}"/>
+    <hyperlink ref="I106" r:id="rId97" xr:uid="{3E0A3B63-4805-41EF-9ED0-B9D76B41A960}"/>
+    <hyperlink ref="E116" r:id="rId98" xr:uid="{96661745-4811-4420-A647-A24D2FA50813}"/>
+    <hyperlink ref="E69" r:id="rId99" xr:uid="{FC3F1E52-E9C1-4202-97E1-2A4C333DE3B4}"/>
+    <hyperlink ref="I87" r:id="rId100" xr:uid="{30C24703-DBA1-46CF-A394-781E14CDF3D3}"/>
+    <hyperlink ref="E40" r:id="rId101" xr:uid="{4A9909C1-40A1-404E-8113-AD296E3FA6AA}"/>
+    <hyperlink ref="I32" r:id="rId102" xr:uid="{23C15BD6-6241-4F2C-819A-965758B505BC}"/>
+    <hyperlink ref="I103" r:id="rId103" xr:uid="{0BB905A6-6131-4257-ABED-5C4A388C828D}"/>
+    <hyperlink ref="E75" r:id="rId104" xr:uid="{4D495E56-D07A-4F4A-A0C4-9D19D0CD0966}"/>
+    <hyperlink ref="E41" r:id="rId105" xr:uid="{4FB5CA5B-DB4F-4B5A-86DC-706CFA1467F3}"/>
+    <hyperlink ref="E46" r:id="rId106" xr:uid="{C4D983F8-ABEE-420B-86F7-4BE560E846C9}"/>
+    <hyperlink ref="E101" r:id="rId107" xr:uid="{3CC45A5A-3EDF-4D6A-90F9-30758F097E43}"/>
+    <hyperlink ref="I101" r:id="rId108" xr:uid="{FA7AEC85-B82E-4EA9-8999-0564456D3C3F}"/>
+    <hyperlink ref="E104" r:id="rId109" xr:uid="{8A89D992-CC26-49E3-A6F9-003656619930}"/>
+    <hyperlink ref="I104" r:id="rId110" xr:uid="{4329A8B7-A593-4493-A040-E2AA86E36DC6}"/>
+    <hyperlink ref="E98" r:id="rId111" xr:uid="{3CEAEB85-CF46-4800-B562-BD08663E1822}"/>
+    <hyperlink ref="E29" r:id="rId112" xr:uid="{00D84206-B592-4FB5-82FC-C3F1F31D0CBD}"/>
+    <hyperlink ref="E81" r:id="rId113" xr:uid="{04F7B3A2-291D-41B2-920B-1EAF70DE1282}"/>
+    <hyperlink ref="I81" r:id="rId114" xr:uid="{765F2935-37DB-466B-BE59-120B564AE743}"/>
+    <hyperlink ref="E100" r:id="rId115" xr:uid="{8765705B-E176-4CB9-B1B6-8230A7A8BDD8}"/>
+    <hyperlink ref="I100" r:id="rId116" xr:uid="{7FF7C7F3-0595-40E2-BBC9-0782817A976A}"/>
+    <hyperlink ref="E57" r:id="rId117" xr:uid="{52A50AC4-4AFF-4F05-851A-00F60BC456A6}"/>
+    <hyperlink ref="E10" r:id="rId118" xr:uid="{E01D6F6A-3346-40E4-9F9C-93701800C8C2}"/>
+    <hyperlink ref="I17" r:id="rId119" xr:uid="{9F16E960-39B3-4A42-AE1E-AADA7637E118}"/>
+    <hyperlink ref="E28" r:id="rId120" xr:uid="{D6BA3BFD-5A04-4DA9-8433-BFE1895DD2C5}"/>
+    <hyperlink ref="E21" r:id="rId121" xr:uid="{3D42A46F-D51F-4900-A681-3F5408EC5464}"/>
+    <hyperlink ref="I89" r:id="rId122" xr:uid="{7827B858-98D6-4A4F-B53D-418C9DC52182}"/>
+    <hyperlink ref="E39" r:id="rId123" xr:uid="{DE25A6A6-C420-4662-A767-7ADF133008C5}"/>
+    <hyperlink ref="I48" r:id="rId124" xr:uid="{0268CC1B-1C65-4557-97DC-384FC6462BF5}"/>
+    <hyperlink ref="E110" r:id="rId125" xr:uid="{16ACC87A-97A2-4FA7-8FC7-ADB0ABF5CEDF}"/>
+    <hyperlink ref="E6" r:id="rId126" xr:uid="{FAAEBAAD-C6EB-485D-91FC-59BC985E87BD}"/>
+    <hyperlink ref="I21" r:id="rId127" xr:uid="{3FB500FB-D53E-41F5-B2E1-D5047482B9EB}"/>
+    <hyperlink ref="I16" r:id="rId128" xr:uid="{F5D94671-745D-4857-83E0-BDD821ABADB3}"/>
+    <hyperlink ref="E88" r:id="rId129" xr:uid="{C8FB53A5-1AA9-4469-A0B8-7127A89DF85D}"/>
+    <hyperlink ref="E27" r:id="rId130" xr:uid="{AC8E6647-3658-434F-A251-4F06E6F873E1}"/>
   </hyperlinks>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
-  <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId130"/>
+  <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId131"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>Stránka &amp;P z &amp;N</oddFooter>
   </headerFooter>
-  <legacyDrawing r:id="rId131"/>
+  <legacyDrawing r:id="rId132"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{46766fe3-fbb1-4bf6-856d-0cb61e7e7f4b}" enabled="1" method="Standard" siteId="{f0ab7d6a-64b0-4696-9f4d-d69909c6e895}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Pojmenované oblasti</vt:lpstr>