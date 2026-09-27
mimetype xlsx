--- v6 (2026-08-13)
+++ v7 (2026-09-27)
@@ -1,237 +1,237 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Disk_D\korespondence kontakty\na portal a k rozeslani\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F91EED50-6A32-4DC2-85EB-C7A0A5949694}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5F3CE640-A767-4A49-B632-230C1C69034B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A0825188-A514-4A1F-8735-1E2DA8901DED}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6FD1EB84-9B0C-4D34-BB52-E01F2D8FE3E0}"/>
   </bookViews>
   <sheets>
     <sheet name="2 Operativa a MU" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2 Operativa a MU'!$2:$3</definedName>
   </definedNames>
-  <calcPr calcId="191029" iterateDelta="0"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Šlachta Petr, Ing.</author>
     <author>Šlachta Petr, Bc.</author>
   </authors>
   <commentList>
-    <comment ref="C66" authorId="0" shapeId="0" xr:uid="{F7E0A094-8466-44CB-A384-BBBCD1BC980C}">
+    <comment ref="C67" authorId="0" shapeId="0" xr:uid="{F0822E26-A823-4FC9-BE79-B6235D131609}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>Šlachta Petr, Ing.:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 další mobil:
 603 895 072</t>
         </r>
       </text>
     </comment>
-    <comment ref="D66" authorId="0" shapeId="0" xr:uid="{AD9508E7-A677-4C1D-9D95-FF275C5110FA}">
+    <comment ref="D67" authorId="0" shapeId="0" xr:uid="{FCF733C6-3BB7-4A1E-9427-D414C338ED65}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>Šlachta Petr, Ing.:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 další mobil:
 603 895 072</t>
         </r>
       </text>
     </comment>
-    <comment ref="B75" authorId="1" shapeId="0" xr:uid="{E9A92094-F1BE-43B7-B471-83C1040A62F3}">
+    <comment ref="B76" authorId="1" shapeId="0" xr:uid="{2D6CC7E0-50AA-4C4D-8741-042104522414}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 Řídí oblast RCP Brno a Ostrava</t>
         </r>
       </text>
     </comment>
-    <comment ref="D75" authorId="1" shapeId="0" xr:uid="{F01DA60F-9BF9-4299-8876-60A60440D2D7}">
+    <comment ref="D76" authorId="1" shapeId="0" xr:uid="{645A8DE4-2AF6-40AF-9868-EC712362D2C9}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 Státní telefon:
 </t>
         </r>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>596 166 444</t>
         </r>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="F75" authorId="1" shapeId="0" xr:uid="{395DD2B4-AF2D-432B-AEB7-BF275A172980}">
+    <comment ref="F76" authorId="1" shapeId="0" xr:uid="{48A166D3-3CEB-4B7B-B2F9-893E43CBEAC3}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>Řídí oblast RCP Plzeň, 
 Praha, Ústí n. L.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="481" uniqueCount="447">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="488" uniqueCount="452">
   <si>
     <t>Kontakty dopravců pro operativní řízení a oznámení MU</t>
   </si>
   <si>
     <t>kontaktní osoba</t>
   </si>
   <si>
     <t>v případě nedostupnosti kontaktní osoby ji zastupuje</t>
   </si>
   <si>
     <t>dopravce</t>
   </si>
   <si>
     <t>jméno</t>
   </si>
   <si>
     <t>telefon</t>
   </si>
   <si>
     <t>další telefon</t>
   </si>
   <si>
     <t>e-mail</t>
   </si>
   <si>
@@ -306,51 +306,51 @@
   <si>
     <t>dispo@cer-slovakia.eu</t>
   </si>
   <si>
     <t>CER Slovakia a.s.</t>
   </si>
   <si>
     <t>Službu konající dispečer CERSK v CZ</t>
   </si>
   <si>
     <t>Oldřich Pěnička</t>
   </si>
   <si>
     <t xml:space="preserve"> 774 365 100</t>
   </si>
   <si>
     <t>oldrich.penicka@cercargo.eu</t>
   </si>
   <si>
     <t>CityRail, a.s.</t>
   </si>
   <si>
     <t>Dispečer CTR</t>
   </si>
   <si>
-    <t>dispo@cityrail.cz</t>
+    <t>dispocz@cityrail.cz</t>
   </si>
   <si>
     <t>CZ Logistics, s.r.o.</t>
   </si>
   <si>
     <t>dispečer</t>
   </si>
   <si>
     <t>logistics@czloko.cz</t>
   </si>
   <si>
     <t>ČD Cargo, a.s.</t>
   </si>
   <si>
     <t>ústřední dispečer ČD Cargo</t>
   </si>
   <si>
     <t>usdisp@cdcargo.cz</t>
   </si>
   <si>
     <t>ČESKÁ ZÁPADNÍ DRÁHA s.r.o.</t>
   </si>
   <si>
     <t>Zdeněk Heřman</t>
   </si>
@@ -772,50 +772,53 @@
     <t>Kladenská dopravní a strojní s.r.o.</t>
   </si>
   <si>
     <t>Radek Šauer</t>
   </si>
   <si>
     <t>kds1@event-zazitkovyvlak.cz</t>
   </si>
   <si>
     <t>KŽC Doprava, s.r.o.</t>
   </si>
   <si>
     <t>Provozní dispečer KŽC 7/24</t>
   </si>
   <si>
     <t>dispecer@kzc.cz</t>
   </si>
   <si>
     <t>Leo Express s.r.o.</t>
   </si>
   <si>
     <t>Dispečer - vlak</t>
   </si>
   <si>
     <t>dispecer@le.cz</t>
+  </si>
+  <si>
+    <t>Leo Express Bohemia s.r.o.</t>
   </si>
   <si>
     <t>Leo Express Global a.s.</t>
   </si>
   <si>
     <t>Leo Express Tenders s.r.o.</t>
   </si>
   <si>
     <t>Lokálka Group, spolek</t>
   </si>
   <si>
     <t>Ing. Jiří Svoboda</t>
   </si>
   <si>
     <t>lg-svoboda@seznam.cz</t>
   </si>
   <si>
     <t xml:space="preserve">LOKO TRANS s.r.o. </t>
   </si>
   <si>
     <t>Ing. Lukáš Sázel</t>
   </si>
   <si>
     <t>dispo@lokotrans.cz</t>
   </si>
@@ -1199,50 +1202,62 @@
     <t>+421 918 433 982</t>
   </si>
   <si>
     <t>planning@railtrans.eu</t>
   </si>
   <si>
     <t>Railway Capital a.s.</t>
   </si>
   <si>
     <t>Jaroslava Husáková</t>
   </si>
   <si>
     <t>605 073 620</t>
   </si>
   <si>
     <t>jaroslava.husakova.jh@gmail.com</t>
   </si>
   <si>
     <t>Andrea Forejtková</t>
   </si>
   <si>
     <t>739 739 039</t>
   </si>
   <si>
     <t>forejtkova@rcas.cz</t>
+  </si>
+  <si>
+    <t>RATAELA, a.s.</t>
+  </si>
+  <si>
+    <t>Jan Čížek</t>
+  </si>
+  <si>
+    <t>607 116 141</t>
+  </si>
+  <si>
+    <t>cizek@rataela.cz</t>
   </si>
   <si>
     <t>RegioJet a.s.</t>
   </si>
   <si>
     <t>dispecer@regiojet.cz</t>
   </si>
   <si>
     <t>Jiří Dudič</t>
   </si>
   <si>
     <t>jiri.dudic@regiojet.cz</t>
   </si>
   <si>
     <t>RegioJet ÚK a.s.</t>
   </si>
   <si>
     <t>Dispečer RJÚK</t>
   </si>
   <si>
     <t>dispecer.RJUK@regiojet.cz</t>
   </si>
   <si>
     <t>REKOP s.r.o.</t>
   </si>
@@ -2246,56 +2261,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pavlik.jiri@azd.cz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jurina@sofistikservis.cz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@odos-cargo.cz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kov.erail@seznam.cz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@gwcargo.cz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@hsl-logistik.eu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kostelnik@lokorail.sk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ilona.kacova@skanska.cz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:draznidoprava@re-kop.cz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@osoblazsko.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@mbmr.cz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mintelova@intrarail.cz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cetd.miedzynarodowy2@pkpcargo.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jezl@hanswendel.cz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer.RJUK@regiojet.cz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@metransrail.eu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ulrichova@tomi-remont.cz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tratovydispecer.litvinov@orlenunipetrol.cz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.dudic@regiojet.cz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soupalova@chladek-tintera.cz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.dudic@regiojet.cz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pavla.wojnarova@dpb-cz.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@olomouckadopravni.cz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prokes@zubacka.cz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stehlik@ids-logirail.cz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@ids-cargo.cz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecing@railtrans.eu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cer-slovakia.eu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@gwtr.cz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:logistics@czloko.cz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo.dbcargoczechia@deutschebahn.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vlaky@gepard.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martina.hlatka@gwtr.cz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerhattrain@seznam.cz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaroslav.dvoracek@epcargo.cz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldrich.penicka@cercargo.eu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@s-rail.cz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@nzrail.sk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jan.rehak@pedasta.cz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zivny@firesta.cz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@lokotrans.cz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:productcontrol@traincharter.eu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kds1@event-zazitkovyvlak.cz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lg-svoboda@seznam.cz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kral.lukas@nanlitomerice.cz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smdmp@cmail.cz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@paricz.cz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leitstelle.itl@captrain.de" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.cernikova@swietelsky.cz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mokry@falcon-rail.eu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaroslava.husakova.jh@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jakubec@nor.cz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@zugagency.cz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zwyrtkova@zxbenet.cz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cityrail.cz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@pkpcargointernational.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DispoCZ@inter-cargo.pl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.bouska@vychodoceskadraha.cz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:perner@etts.cz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@gjw-praha.cz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:linhart@usteckadraha.cz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@sofistikservis.cz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:novotny@cht.cz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:regdisp-zapad@cd.cz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RWrana@subterra.cz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo_dlb_cz@laenderbahn.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:copd.miedzynarodowy3@pkpcargo.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.rakosnik@hsl-logistik.eu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prochazka@e-railconstruct.cz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Radek.Cecetka@orlenunipetrol.cz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jan.popelka2@skanska.cz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@dbv-itl.cz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@osoblazsko.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hlinena@gepard.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:v1-hradlo-odbyt@suas.cz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz.dispo@epcargo.cz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lukas.matucha@elzel.cz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jan.odlozilik@hrosistavby.cz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@czdplzen.cz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SA.VDP.dispo@vitkovicka-doprava.cz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:planning@railtrans.eu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomas@valenta-rail.cz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zuzana.karlova@hrochostroj.cz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomas.exnar@cht-pce.cz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:milanpus@mkinet.cz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cer-slovakia.eu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Leitstelle.cz.sk@bahngroup24.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@psz.sk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cargom.cz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:knizek@pirell.cz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miroslav.rak@strabag.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kadr.dispo@vychodoceskadraha.cz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DMiso@subterra.cz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@raillog.sk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@kzc.cz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vit.motycka@vinci-construction.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo.SK@lte-group.eu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dyspozytura@cdcargo.pl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.waicenbauer@viamont.cz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:forejtkova@rcas.cz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@dpb-cz.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hrdlicka@tssgrade.cz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@metransrail.eu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zddesna@sart.cz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@ids-cargo.cz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer.usti@pkpcargointernational.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prazsky@usteckadraha.cz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@arriva.cz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mu@tssas.cz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@jarocs.eu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:horvath@zugagency.cz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@dbv-itl.cz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel.hanes@strabag.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.moravek@deutschebahn.com" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ostadal@jarocs.eu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@gjw-praha.cz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@gwtr.cz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zwyrtkova@zxbenet.cz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sitdisp1@gr.cd.cz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.havelka@railsystem.cz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:obchod@zxbenet.cz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jktessta@seznam.cz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DispoCZ@inter-cargo.pl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@etts.cz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo.CZ@lte-group.eu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@suasgroup.cz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz.pus@mkinet.cz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:z.vlasak@swietelsky.cz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vedouciprovozu@czdplzen.cz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pavlik.jiri@azd.cz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jurina@sofistikservis.cz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@odos-cargo.cz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kov.erail@seznam.cz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@gwcargo.cz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@hsl-logistik.eu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kostelnik@lokorail.sk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ilona.kacova@skanska.cz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:draznidoprava@re-kop.cz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@osoblazsko.com" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@mbmr.cz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mintelova@intrarail.cz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cetd.miedzynarodowy2@pkpcargo.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jezl@hanswendel.cz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer.RJUK@regiojet.cz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@metransrail.eu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ulrichova@tomi-remont.cz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tratovydispecer.litvinov@orlenunipetrol.cz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.dudic@regiojet.cz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soupalova@chladek-tintera.cz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.dudic@regiojet.cz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pavla.wojnarova@dpb-cz.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@olomouckadopravni.cz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prokes@zubacka.cz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stehlik@ids-logirail.cz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecing@railtrans.eu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cer-slovakia.eu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@gwtr.cz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:logistics@czloko.cz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo.dbcargoczechia@deutschebahn.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vlaky@gepard.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martina.hlatka@gwtr.cz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerhattrain@seznam.cz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaroslav.dvoracek@epcargo.cz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldrich.penicka@cercargo.eu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@s-rail.cz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@nzrail.sk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jan.rehak@pedasta.cz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zivny@firesta.cz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@lokotrans.cz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:productcontrol@traincharter.eu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kds1@event-zazitkovyvlak.cz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lg-svoboda@seznam.cz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kral.lukas@nanlitomerice.cz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smdmp@cmail.cz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@paricz.cz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leitstelle.itl@captrain.de" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.cernikova@swietelsky.cz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mokry@falcon-rail.eu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaroslava.husakova.jh@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jakubec@nor.cz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@zugagency.cz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zwyrtkova@zxbenet.cz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispocz@cityrail.cz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@pkpcargointernational.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DispoCZ@inter-cargo.pl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.bouska@vychodoceskadraha.cz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:perner@etts.cz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@gjw-praha.cz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:linhart@usteckadraha.cz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@sofistikservis.cz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:novotny@cht.cz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:regdisp-zapad@cd.cz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RWrana@subterra.cz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo_dlb_cz@laenderbahn.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:copd.miedzynarodowy3@pkpcargo.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.rakosnik@hsl-logistik.eu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prochazka@e-railconstruct.cz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Radek.Cecetka@orlenunipetrol.cz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jan.popelka2@skanska.cz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@dbv-itl.cz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@osoblazsko.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hlinena@gepard.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:v1-hradlo-odbyt@suas.cz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz.dispo@epcargo.cz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lukas.matucha@elzel.cz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jan.odlozilik@hrosistavby.cz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@czdplzen.cz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SA.VDP.dispo@vitkovicka-doprava.cz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:planning@railtrans.eu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomas@valenta-rail.cz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zuzana.karlova@hrochostroj.cz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomas.exnar@cht-pce.cz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:milanpus@mkinet.cz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cer-slovakia.eu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Leitstelle.cz.sk@bahngroup24.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@psz.sk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cargom.cz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:knizek@pirell.cz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miroslav.rak@strabag.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kadr.dispo@vychodoceskadraha.cz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DMiso@subterra.cz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@raillog.sk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@kzc.cz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vit.motycka@vinci-construction.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo.SK@lte-group.eu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dyspozytura@cdcargo.pl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.waicenbauer@viamont.cz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:forejtkova@rcas.cz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@dpb-cz.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cizek@rataela.cz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hrdlicka@tssgrade.cz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@metransrail.eu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zddesna@sart.cz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@ids-cargo.cz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer.usti@pkpcargointernational.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prazsky@usteckadraha.cz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@arriva.cz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mu@tssas.cz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@jarocs.eu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:horvath@zugagency.cz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@dbv-itl.cz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel.hanes@strabag.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.moravek@deutschebahn.com" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ostadal@jarocs.eu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@gjw-praha.cz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@gwtr.cz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zwyrtkova@zxbenet.cz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sitdisp1@gr.cd.cz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.havelka@railsystem.cz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:obchod@zxbenet.cz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jktessta@seznam.cz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DispoCZ@inter-cargo.pl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@etts.cz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo.CZ@lte-group.eu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@suasgroup.cz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz.pus@mkinet.cz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:z.vlasak@swietelsky.cz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vedouciprovozu@czdplzen.cz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@ids-cargo.cz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF62F5AB-33B4-49DE-A263-414B0F987A10}">
-  <dimension ref="A1:L212"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD00D255-4FC5-47B3-A17B-697093862C75}">
+  <dimension ref="A1:L214"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A21" sqref="A21"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="66.85546875" customWidth="1"/>
     <col min="2" max="2" width="34.140625" customWidth="1"/>
     <col min="3" max="3" width="19.140625" customWidth="1"/>
     <col min="4" max="4" width="18.28515625" customWidth="1"/>
     <col min="5" max="6" width="37.42578125" customWidth="1"/>
     <col min="7" max="7" width="26" customWidth="1"/>
     <col min="8" max="8" width="15.7109375" customWidth="1"/>
     <col min="9" max="9" width="35.140625" customWidth="1"/>
     <col min="10" max="10" width="11.7109375" customWidth="1"/>
     <col min="11" max="11" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="20.140625" customWidth="1"/>
     <col min="257" max="257" width="66.85546875" customWidth="1"/>
     <col min="258" max="258" width="34.140625" customWidth="1"/>
     <col min="259" max="259" width="19.140625" customWidth="1"/>
     <col min="260" max="260" width="18.28515625" customWidth="1"/>
     <col min="261" max="262" width="37.42578125" customWidth="1"/>
@@ -4087,1614 +4102,1653 @@
       <c r="D51" s="10"/>
       <c r="E51" s="11" t="s">
         <v>194</v>
       </c>
       <c r="F51" s="11"/>
       <c r="G51" s="10"/>
       <c r="H51" s="10"/>
       <c r="I51" s="11"/>
     </row>
     <row r="52" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="9" t="s">
         <v>195</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>193</v>
       </c>
       <c r="C52" s="10">
         <v>777490011</v>
       </c>
       <c r="D52" s="10"/>
       <c r="E52" s="11" t="s">
         <v>194</v>
       </c>
       <c r="F52" s="11"/>
       <c r="G52" s="10"/>
-      <c r="H52" s="11"/>
+      <c r="H52" s="10"/>
       <c r="I52" s="11"/>
     </row>
     <row r="53" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="9" t="s">
         <v>196</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>193</v>
       </c>
       <c r="C53" s="10">
         <v>777490011</v>
       </c>
       <c r="D53" s="10"/>
       <c r="E53" s="11" t="s">
         <v>194</v>
       </c>
       <c r="F53" s="11"/>
       <c r="G53" s="10"/>
       <c r="H53" s="11"/>
       <c r="I53" s="11"/>
     </row>
     <row r="54" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="9" t="s">
         <v>197</v>
       </c>
-      <c r="B54" s="11" t="s">
-        <v>198</v>
+      <c r="B54" s="12" t="s">
+        <v>193</v>
       </c>
       <c r="C54" s="10">
-        <v>604750035</v>
-[...3 lines deleted...]
-        <v>199</v>
+        <v>777490011</v>
+      </c>
+      <c r="D54" s="10"/>
+      <c r="E54" s="11" t="s">
+        <v>194</v>
       </c>
       <c r="F54" s="11"/>
-      <c r="G54" s="11"/>
+      <c r="G54" s="10"/>
       <c r="H54" s="11"/>
       <c r="I54" s="11"/>
     </row>
     <row r="55" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="9" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B55" s="11" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="C55" s="10">
-        <v>777750299</v>
+        <v>604750035</v>
       </c>
       <c r="D55" s="11"/>
       <c r="E55" s="12" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="G55" s="10"/>
+        <v>200</v>
+      </c>
+      <c r="F55" s="11"/>
+      <c r="G55" s="11"/>
       <c r="H55" s="11"/>
       <c r="I55" s="11"/>
     </row>
     <row r="56" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="9" t="s">
+        <v>201</v>
+      </c>
+      <c r="B56" s="11" t="s">
+        <v>202</v>
+      </c>
+      <c r="C56" s="10">
+        <v>777750299</v>
+      </c>
+      <c r="D56" s="11"/>
+      <c r="E56" s="12" t="s">
         <v>203</v>
       </c>
-      <c r="B56" s="11" t="s">
+      <c r="F56" s="9"/>
+      <c r="G56" s="10"/>
+      <c r="H56" s="11"/>
+      <c r="I56" s="11"/>
+    </row>
+    <row r="57" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="9" t="s">
         <v>204</v>
       </c>
-      <c r="C56" s="40" t="s">
+      <c r="B57" s="11" t="s">
         <v>205</v>
       </c>
-      <c r="D56" s="11"/>
-      <c r="E56" s="11" t="s">
+      <c r="C57" s="40" t="s">
         <v>206</v>
-      </c>
-[...19 lines deleted...]
-        <v>606091021</v>
       </c>
       <c r="D57" s="11"/>
       <c r="E57" s="11" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-      <c r="G57" s="10"/>
+        <v>207</v>
+      </c>
+      <c r="F57" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="G57" s="40" t="s">
+        <v>209</v>
+      </c>
       <c r="H57" s="11"/>
-      <c r="I57" s="11"/>
+      <c r="I57" s="12" t="s">
+        <v>210</v>
+      </c>
     </row>
     <row r="58" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="11" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B58" s="11" t="s">
-        <v>213</v>
+        <v>41</v>
       </c>
       <c r="C58" s="10">
-        <v>777606311</v>
+        <v>606091021</v>
       </c>
       <c r="D58" s="11"/>
       <c r="E58" s="11" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F58" s="11"/>
       <c r="G58" s="10"/>
       <c r="H58" s="11"/>
       <c r="I58" s="11"/>
     </row>
     <row r="59" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="11" t="s">
+        <v>213</v>
+      </c>
+      <c r="B59" s="11" t="s">
+        <v>214</v>
+      </c>
+      <c r="C59" s="10">
+        <v>777606311</v>
+      </c>
+      <c r="D59" s="11"/>
+      <c r="E59" s="11" t="s">
         <v>215</v>
       </c>
-      <c r="B59" s="9" t="s">
+      <c r="F59" s="11"/>
+      <c r="G59" s="10"/>
+      <c r="H59" s="11"/>
+      <c r="I59" s="11"/>
+    </row>
+    <row r="60" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="11" t="s">
         <v>216</v>
       </c>
-      <c r="C59" s="10">
+      <c r="B60" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="C60" s="10">
         <v>775567311</v>
       </c>
-      <c r="D59" s="20" t="s">
-[...2 lines deleted...]
-      <c r="E59" s="12" t="s">
+      <c r="D60" s="20" t="s">
         <v>218</v>
       </c>
-      <c r="F59" s="11"/>
-[...5 lines deleted...]
-      <c r="A60" s="9" t="s">
+      <c r="E60" s="12" t="s">
         <v>219</v>
-      </c>
-[...10 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F60" s="11"/>
       <c r="G60" s="40"/>
       <c r="H60" s="10"/>
       <c r="I60" s="12"/>
     </row>
     <row r="61" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="25" t="s">
+      <c r="A61" s="9" t="s">
+        <v>220</v>
+      </c>
+      <c r="B61" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="C61" s="41">
+        <v>775567311</v>
+      </c>
+      <c r="D61" s="20" t="s">
+        <v>218</v>
+      </c>
+      <c r="E61" s="12" t="s">
         <v>222</v>
       </c>
-      <c r="B61" s="9" t="s">
+      <c r="F61" s="11"/>
+      <c r="G61" s="40"/>
+      <c r="H61" s="10"/>
+      <c r="I61" s="12"/>
+    </row>
+    <row r="62" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="25" t="s">
         <v>223</v>
       </c>
-      <c r="C61" s="26" t="s">
+      <c r="B62" s="9" t="s">
         <v>224</v>
       </c>
-      <c r="D61" s="10"/>
-      <c r="E61" s="9" t="s">
+      <c r="C62" s="26" t="s">
         <v>225</v>
       </c>
-      <c r="F61" s="19" t="s">
+      <c r="D62" s="10"/>
+      <c r="E62" s="9" t="s">
         <v>226</v>
       </c>
-      <c r="G61" s="26" t="s">
+      <c r="F62" s="19" t="s">
         <v>227</v>
       </c>
-      <c r="H61" s="28"/>
-      <c r="I61" s="9" t="s">
+      <c r="G62" s="26" t="s">
         <v>228</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A62" s="11" t="s">
+      <c r="H62" s="28"/>
+      <c r="I62" s="9" t="s">
         <v>229</v>
       </c>
-      <c r="B62" s="11" t="s">
-[...12 lines deleted...]
-      <c r="I62" s="11"/>
     </row>
     <row r="63" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="B63" s="11" t="s">
+        <v>231</v>
+      </c>
+      <c r="C63" s="10">
+        <v>731415372</v>
+      </c>
+      <c r="D63" s="11"/>
+      <c r="E63" s="12" t="s">
         <v>232</v>
       </c>
-      <c r="B63" s="9" t="s">
+      <c r="F63" s="11"/>
+      <c r="G63" s="11"/>
+      <c r="H63" s="11"/>
+      <c r="I63" s="11"/>
+    </row>
+    <row r="64" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="11" t="s">
+        <v>233</v>
+      </c>
+      <c r="B64" s="9" t="s">
         <v>57</v>
-      </c>
-[...17 lines deleted...]
-        <v>235</v>
       </c>
       <c r="C64" s="10">
         <v>731676301</v>
       </c>
       <c r="D64" s="10"/>
       <c r="E64" s="12" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F64" s="11"/>
-      <c r="G64" s="11"/>
-[...1 lines deleted...]
-      <c r="I64" s="11"/>
+      <c r="G64" s="10"/>
+      <c r="H64" s="10"/>
+      <c r="I64" s="12"/>
     </row>
     <row r="65" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="11" t="s">
+      <c r="A65" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="B65" s="9" t="s">
         <v>236</v>
       </c>
-      <c r="B65" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="10">
-        <v>606730273</v>
-[...1 lines deleted...]
-      <c r="D65" s="11"/>
+        <v>731676301</v>
+      </c>
+      <c r="D65" s="10"/>
       <c r="E65" s="12" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="F65" s="11"/>
-      <c r="G65" s="10"/>
+      <c r="G65" s="11"/>
       <c r="H65" s="11"/>
       <c r="I65" s="11"/>
     </row>
     <row r="66" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="11" t="s">
+        <v>237</v>
+      </c>
+      <c r="B66" s="9" t="s">
+        <v>238</v>
+      </c>
+      <c r="C66" s="10">
+        <v>606730273</v>
+      </c>
+      <c r="D66" s="11"/>
+      <c r="E66" s="12" t="s">
         <v>239</v>
       </c>
-      <c r="B66" s="9" t="s">
+      <c r="F66" s="11"/>
+      <c r="G66" s="10"/>
+      <c r="H66" s="11"/>
+      <c r="I66" s="11"/>
+    </row>
+    <row r="67" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="11" t="s">
         <v>240</v>
       </c>
-      <c r="C66" s="10">
+      <c r="B67" s="9" t="s">
+        <v>241</v>
+      </c>
+      <c r="C67" s="10">
         <v>736609903</v>
-      </c>
-[...17 lines deleted...]
-        <v>244</v>
       </c>
       <c r="D67" s="10"/>
       <c r="E67" s="12" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F67" s="9"/>
       <c r="G67" s="26"/>
       <c r="H67" s="9"/>
       <c r="I67" s="9"/>
     </row>
     <row r="68" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="B68" s="9" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>733712954</v>
+        <v>244</v>
+      </c>
+      <c r="C68" s="20" t="s">
+        <v>245</v>
       </c>
       <c r="D68" s="10"/>
       <c r="E68" s="12" t="s">
+        <v>246</v>
+      </c>
+      <c r="F68" s="9"/>
+      <c r="G68" s="26"/>
+      <c r="H68" s="9"/>
+      <c r="I68" s="9"/>
+    </row>
+    <row r="69" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="9" t="s">
         <v>247</v>
       </c>
-      <c r="F68" s="11"/>
-[...5 lines deleted...]
-      <c r="A69" s="11" t="s">
+      <c r="B69" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="C69" s="10">
+        <v>733712954</v>
+      </c>
+      <c r="D69" s="10"/>
+      <c r="E69" s="12" t="s">
         <v>248</v>
       </c>
-      <c r="B69" s="9" t="s">
+      <c r="F69" s="11"/>
+      <c r="G69" s="11"/>
+      <c r="H69" s="11"/>
+      <c r="I69" s="11"/>
+    </row>
+    <row r="70" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="11" t="s">
         <v>249</v>
       </c>
-      <c r="C69" s="10">
+      <c r="B70" s="9" t="s">
+        <v>250</v>
+      </c>
+      <c r="C70" s="10">
         <v>731451532</v>
       </c>
-      <c r="D69" s="10">
+      <c r="D70" s="10">
         <v>476164141</v>
       </c>
-      <c r="E69" s="12" t="s">
-[...2 lines deleted...]
-      <c r="F69" s="9" t="s">
+      <c r="E70" s="12" t="s">
         <v>251</v>
       </c>
-      <c r="G69" s="10">
+      <c r="F70" s="9" t="s">
+        <v>252</v>
+      </c>
+      <c r="G70" s="10">
         <v>739327031</v>
       </c>
-      <c r="H69" s="10">
+      <c r="H70" s="10">
         <v>476164777</v>
       </c>
-      <c r="I69" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A70" s="9" t="s">
+      <c r="I70" s="12" t="s">
         <v>253</v>
       </c>
-      <c r="B70" s="9" t="s">
-[...12 lines deleted...]
-      <c r="I70" s="12"/>
     </row>
     <row r="71" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="9" t="s">
+        <v>254</v>
+      </c>
+      <c r="B71" s="9" t="s">
+        <v>255</v>
+      </c>
+      <c r="C71" s="10">
+        <v>601502564</v>
+      </c>
+      <c r="D71" s="10"/>
+      <c r="E71" s="12" t="s">
         <v>256</v>
       </c>
-      <c r="B71" s="9" t="s">
+      <c r="F71" s="9"/>
+      <c r="G71" s="10"/>
+      <c r="H71" s="10"/>
+      <c r="I71" s="12"/>
+    </row>
+    <row r="72" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="9" t="s">
         <v>257</v>
       </c>
-      <c r="C71" s="10">
+      <c r="B72" s="9" t="s">
+        <v>258</v>
+      </c>
+      <c r="C72" s="10">
         <v>602404854</v>
       </c>
-      <c r="D71" s="11"/>
-[...3 lines deleted...]
-      <c r="F71" s="9" t="s">
+      <c r="D72" s="11"/>
+      <c r="E72" s="12" t="s">
         <v>259</v>
       </c>
-      <c r="G71" s="10"/>
-[...4 lines deleted...]
-      <c r="A72" s="11" t="s">
+      <c r="F72" s="9" t="s">
         <v>260</v>
       </c>
-      <c r="B72" s="9" t="s">
-[...9 lines deleted...]
-      <c r="F72" s="9"/>
       <c r="G72" s="10"/>
       <c r="H72" s="11"/>
       <c r="I72" s="11"/>
     </row>
     <row r="73" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="11" t="s">
+        <v>261</v>
+      </c>
+      <c r="B73" s="9" t="s">
+        <v>262</v>
+      </c>
+      <c r="C73" s="10">
+        <v>731208060</v>
+      </c>
+      <c r="D73" s="10"/>
+      <c r="E73" s="12" t="s">
         <v>263</v>
       </c>
-      <c r="B73" s="9" t="s">
+      <c r="F73" s="9"/>
+      <c r="G73" s="10"/>
+      <c r="H73" s="11"/>
+      <c r="I73" s="11"/>
+    </row>
+    <row r="74" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="11" t="s">
         <v>264</v>
       </c>
-      <c r="C73" s="33">
+      <c r="B74" s="9" t="s">
+        <v>265</v>
+      </c>
+      <c r="C74" s="33">
         <v>774692738</v>
       </c>
-      <c r="D73" s="33"/>
-[...9 lines deleted...]
-      <c r="A74" s="9" t="s">
+      <c r="D74" s="33"/>
+      <c r="E74" s="42" t="s">
         <v>266</v>
-      </c>
-[...8 lines deleted...]
-        <v>269</v>
       </c>
       <c r="F74" s="32"/>
       <c r="G74" s="33"/>
       <c r="H74" s="34"/>
-      <c r="I74" s="42"/>
+      <c r="I74" s="34"/>
     </row>
     <row r="75" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="19" t="s">
+      <c r="A75" s="9" t="s">
+        <v>267</v>
+      </c>
+      <c r="B75" s="9" t="s">
+        <v>268</v>
+      </c>
+      <c r="C75" s="43" t="s">
+        <v>269</v>
+      </c>
+      <c r="D75" s="34"/>
+      <c r="E75" s="42" t="s">
         <v>270</v>
       </c>
-      <c r="B75" s="34" t="s">
+      <c r="F75" s="32"/>
+      <c r="G75" s="33"/>
+      <c r="H75" s="34"/>
+      <c r="I75" s="42"/>
+    </row>
+    <row r="76" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="19" t="s">
         <v>271</v>
       </c>
-      <c r="C75" s="33">
+      <c r="B76" s="34" t="s">
+        <v>272</v>
+      </c>
+      <c r="C76" s="33">
         <v>606702714</v>
       </c>
-      <c r="D75" s="33">
+      <c r="D76" s="33">
         <v>596166444</v>
       </c>
-      <c r="E75" s="42" t="s">
-[...2 lines deleted...]
-      <c r="F75" s="32" t="s">
+      <c r="E76" s="42" t="s">
         <v>273</v>
       </c>
-      <c r="G75" s="33">
+      <c r="F76" s="32" t="s">
+        <v>274</v>
+      </c>
+      <c r="G76" s="33">
         <v>602133890</v>
       </c>
-      <c r="H75" s="33">
+      <c r="H76" s="33">
         <v>224956633</v>
       </c>
-      <c r="I75" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A76" s="9" t="s">
+      <c r="I76" s="42" t="s">
         <v>275</v>
       </c>
-      <c r="B76" s="9" t="s">
+    </row>
+    <row r="77" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="9" t="s">
         <v>276</v>
       </c>
-      <c r="C76" s="40" t="s">
+      <c r="B77" s="9" t="s">
         <v>277</v>
       </c>
-      <c r="D76" s="40"/>
-      <c r="E76" s="12" t="s">
+      <c r="C77" s="40" t="s">
         <v>278</v>
-      </c>
-[...19 lines deleted...]
-        <v>283</v>
       </c>
       <c r="D77" s="40"/>
       <c r="E77" s="12" t="s">
+        <v>279</v>
+      </c>
+      <c r="F77" s="9" t="s">
+        <v>277</v>
+      </c>
+      <c r="G77" s="20" t="s">
+        <v>280</v>
+      </c>
+      <c r="H77" s="40"/>
+      <c r="I77" s="12" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="11" t="s">
+        <v>282</v>
+      </c>
+      <c r="B78" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="C78" s="20" t="s">
         <v>284</v>
       </c>
-      <c r="F77" s="11"/>
-[...5 lines deleted...]
-      <c r="A78" s="44" t="s">
+      <c r="D78" s="40"/>
+      <c r="E78" s="12" t="s">
         <v>285</v>
       </c>
-      <c r="B78" s="45" t="s">
+      <c r="F78" s="11"/>
+      <c r="G78" s="40"/>
+      <c r="H78" s="40"/>
+      <c r="I78" s="11"/>
+    </row>
+    <row r="79" spans="1:9" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="44" t="s">
         <v>286</v>
       </c>
-      <c r="C78" s="46" t="s">
+      <c r="B79" s="45" t="s">
         <v>287</v>
       </c>
-      <c r="D78" s="47"/>
-      <c r="E78" s="48" t="s">
+      <c r="C79" s="46" t="s">
         <v>288</v>
       </c>
-      <c r="F78" s="29" t="s">
+      <c r="D79" s="47"/>
+      <c r="E79" s="48" t="s">
         <v>289</v>
       </c>
-      <c r="G78" s="46" t="s">
+      <c r="F79" s="29" t="s">
         <v>290</v>
       </c>
-      <c r="H78" s="40"/>
-      <c r="I78" s="48" t="s">
+      <c r="G79" s="46" t="s">
         <v>291</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="24" t="s">
+      <c r="H79" s="40"/>
+      <c r="I79" s="48" t="s">
         <v>292</v>
       </c>
-      <c r="B79" s="29" t="s">
+    </row>
+    <row r="80" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="24" t="s">
         <v>293</v>
       </c>
-      <c r="C79" s="20" t="s">
+      <c r="B80" s="29" t="s">
         <v>294</v>
       </c>
-      <c r="D79" s="46" t="s">
+      <c r="C80" s="20" t="s">
         <v>295</v>
       </c>
-      <c r="E79" s="49" t="s">
+      <c r="D80" s="46" t="s">
         <v>296</v>
       </c>
-      <c r="F79" s="29" t="s">
+      <c r="E80" s="49" t="s">
         <v>297</v>
       </c>
-      <c r="G79" s="46" t="s">
+      <c r="F80" s="29" t="s">
         <v>298</v>
       </c>
-      <c r="H79" s="20" t="s">
-[...2 lines deleted...]
-      <c r="I79" s="50" t="s">
+      <c r="G80" s="46" t="s">
         <v>299</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="51" t="s">
+      <c r="H80" s="20" t="s">
+        <v>296</v>
+      </c>
+      <c r="I80" s="50" t="s">
         <v>300</v>
       </c>
-      <c r="B80" s="39" t="s">
+    </row>
+    <row r="81" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="51" t="s">
         <v>301</v>
       </c>
-      <c r="C80" s="10">
+      <c r="B81" s="39" t="s">
+        <v>302</v>
+      </c>
+      <c r="C81" s="10">
         <v>770197969</v>
       </c>
-      <c r="D80" s="11"/>
-[...9 lines deleted...]
-      <c r="A81" s="19" t="s">
+      <c r="D81" s="11"/>
+      <c r="E81" s="52" t="s">
         <v>303</v>
       </c>
-      <c r="B81" s="11" t="s">
+      <c r="F81" s="53"/>
+      <c r="G81" s="46"/>
+      <c r="H81" s="40"/>
+      <c r="I81" s="48"/>
+    </row>
+    <row r="82" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="19" t="s">
         <v>304</v>
       </c>
-      <c r="C81" s="10">
+      <c r="B82" s="11" t="s">
+        <v>305</v>
+      </c>
+      <c r="C82" s="10">
         <v>267314243</v>
       </c>
-      <c r="D81" s="10"/>
-[...9 lines deleted...]
-      <c r="A82" s="9" t="s">
+      <c r="D82" s="10"/>
+      <c r="E82" s="11" t="s">
         <v>306</v>
       </c>
-      <c r="B82" s="9" t="s">
+      <c r="F82" s="9"/>
+      <c r="G82" s="26"/>
+      <c r="H82" s="10"/>
+      <c r="I82" s="54"/>
+    </row>
+    <row r="83" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="9" t="s">
         <v>307</v>
       </c>
-      <c r="C82" s="10">
+      <c r="B83" s="9" t="s">
+        <v>308</v>
+      </c>
+      <c r="C83" s="10">
         <v>727820008</v>
-      </c>
-[...17 lines deleted...]
-        <v>311</v>
       </c>
       <c r="D83" s="10"/>
       <c r="E83" s="12" t="s">
+        <v>309</v>
+      </c>
+      <c r="F83" s="11"/>
+      <c r="G83" s="11"/>
+      <c r="H83" s="11"/>
+      <c r="I83" s="11"/>
+    </row>
+    <row r="84" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="B84" s="9" t="s">
+        <v>311</v>
+      </c>
+      <c r="C84" s="20" t="s">
         <v>312</v>
-      </c>
-[...13 lines deleted...]
-        <v>315</v>
       </c>
       <c r="D84" s="10"/>
       <c r="E84" s="12" t="s">
-        <v>316</v>
-[...6 lines deleted...]
-      </c>
+        <v>313</v>
+      </c>
+      <c r="F84" s="9"/>
+      <c r="G84" s="26"/>
       <c r="H84" s="10"/>
-      <c r="I84" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I84" s="54"/>
     </row>
     <row r="85" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="9" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="B85" s="9" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="C85" s="20" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="D85" s="10"/>
       <c r="E85" s="12" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="F85" s="9" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="G85" s="20" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="H85" s="10"/>
       <c r="I85" s="12" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
     </row>
     <row r="86" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="9" t="s">
+        <v>321</v>
+      </c>
+      <c r="B86" s="9" t="s">
+        <v>322</v>
+      </c>
+      <c r="C86" s="20" t="s">
+        <v>323</v>
+      </c>
+      <c r="D86" s="10"/>
+      <c r="E86" s="12" t="s">
+        <v>324</v>
+      </c>
+      <c r="F86" s="9" t="s">
+        <v>325</v>
+      </c>
+      <c r="G86" s="20" t="s">
+        <v>326</v>
+      </c>
+      <c r="H86" s="10"/>
+      <c r="I86" s="12" t="s">
         <v>327</v>
       </c>
-      <c r="B86" s="11" t="s">
+    </row>
+    <row r="87" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="B87" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C87" s="20" t="s">
+        <v>330</v>
+      </c>
+      <c r="D87" s="10"/>
+      <c r="E87" s="12" t="s">
+        <v>331</v>
+      </c>
+      <c r="F87" s="9"/>
+      <c r="G87" s="20"/>
+      <c r="H87" s="10"/>
+      <c r="I87" s="12"/>
+    </row>
+    <row r="88" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="9" t="s">
+        <v>332</v>
+      </c>
+      <c r="B88" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C86" s="10">
+      <c r="C88" s="10">
         <v>739341656</v>
       </c>
-      <c r="D86" s="11"/>
-[...6 lines deleted...]
-      <c r="G86" s="10">
+      <c r="D88" s="11"/>
+      <c r="E88" s="11" t="s">
+        <v>333</v>
+      </c>
+      <c r="F88" s="9" t="s">
+        <v>334</v>
+      </c>
+      <c r="G88" s="10">
         <v>602814592</v>
       </c>
-      <c r="H86" s="11"/>
-[...33 lines deleted...]
-      <c r="B88" s="9" t="s">
+      <c r="H88" s="11"/>
+      <c r="I88" s="12" t="s">
         <v>335</v>
       </c>
-      <c r="C88" s="10">
-[...9 lines deleted...]
-      <c r="I88" s="11"/>
     </row>
     <row r="89" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B89" s="9" t="s">
         <v>337</v>
       </c>
-      <c r="B89" s="11" t="s">
+      <c r="C89" s="10">
+        <v>702275997</v>
+      </c>
+      <c r="D89" s="11"/>
+      <c r="E89" s="12" t="s">
         <v>338</v>
       </c>
-      <c r="C89" s="10" t="s">
+      <c r="F89" s="9" t="s">
+        <v>334</v>
+      </c>
+      <c r="G89" s="10">
+        <v>602814592</v>
+      </c>
+      <c r="H89" s="11"/>
+      <c r="I89" s="12" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="11" t="s">
         <v>339</v>
       </c>
-      <c r="D89" s="11"/>
-      <c r="E89" s="11" t="s">
+      <c r="B90" s="9" t="s">
         <v>340</v>
       </c>
-      <c r="F89" s="11"/>
-[...5 lines deleted...]
-      <c r="A90" s="19" t="s">
+      <c r="C90" s="10">
+        <v>602492281</v>
+      </c>
+      <c r="D90" s="11"/>
+      <c r="E90" s="13" t="s">
         <v>341</v>
       </c>
-      <c r="B90" s="9" t="s">
-[...12 lines deleted...]
-      <c r="I90" s="13"/>
+      <c r="F90" s="11"/>
+      <c r="G90" s="11"/>
+      <c r="H90" s="11"/>
+      <c r="I90" s="11"/>
     </row>
     <row r="91" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="11" t="s">
+        <v>342</v>
+      </c>
+      <c r="B91" s="11" t="s">
+        <v>343</v>
+      </c>
+      <c r="C91" s="10" t="s">
         <v>344</v>
       </c>
-      <c r="B91" s="9" t="s">
+      <c r="D91" s="11"/>
+      <c r="E91" s="11" t="s">
         <v>345</v>
-      </c>
-[...5 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F91" s="11"/>
       <c r="G91" s="11"/>
       <c r="H91" s="11"/>
       <c r="I91" s="11"/>
     </row>
     <row r="92" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A92" s="11" t="s">
+      <c r="A92" s="19" t="s">
+        <v>346</v>
+      </c>
+      <c r="B92" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C92" s="40" t="s">
         <v>347</v>
       </c>
-      <c r="B92" s="9" t="s">
+      <c r="D92" s="21"/>
+      <c r="E92" s="13" t="s">
         <v>348</v>
       </c>
-      <c r="C92" s="10">
-[...11 lines deleted...]
-      <c r="I92" s="11"/>
+      <c r="F92" s="9"/>
+      <c r="G92" s="40"/>
+      <c r="H92" s="21"/>
+      <c r="I92" s="13"/>
     </row>
     <row r="93" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="11" t="s">
+        <v>349</v>
+      </c>
+      <c r="B93" s="9" t="s">
         <v>350</v>
       </c>
-      <c r="B93" s="11" t="s">
+      <c r="C93" s="10">
+        <v>724243522</v>
+      </c>
+      <c r="D93" s="11"/>
+      <c r="E93" s="12" t="s">
         <v>351</v>
       </c>
-      <c r="C93" s="10">
-[...11 lines deleted...]
-      </c>
+      <c r="F93" s="11"/>
+      <c r="G93" s="11"/>
       <c r="H93" s="11"/>
-      <c r="I93" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I93" s="11"/>
     </row>
     <row r="94" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="11" t="s">
+        <v>352</v>
+      </c>
+      <c r="B94" s="9" t="s">
+        <v>353</v>
+      </c>
+      <c r="C94" s="10">
+        <v>724050445</v>
+      </c>
+      <c r="D94" s="10">
+        <v>417804394</v>
+      </c>
+      <c r="E94" s="11" t="s">
+        <v>354</v>
+      </c>
+      <c r="F94" s="11"/>
+      <c r="G94" s="11"/>
+      <c r="H94" s="11"/>
+      <c r="I94" s="11"/>
+    </row>
+    <row r="95" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="11" t="s">
         <v>355</v>
       </c>
-      <c r="B94" s="9" t="s">
+      <c r="B95" s="11" t="s">
         <v>356</v>
       </c>
-      <c r="C94" s="10">
-[...3 lines deleted...]
-      <c r="E94" s="12" t="s">
+      <c r="C95" s="10">
+        <v>724032663</v>
+      </c>
+      <c r="D95" s="11"/>
+      <c r="E95" s="11" t="s">
         <v>357</v>
       </c>
-      <c r="F94" s="11" t="s">
+      <c r="F95" s="11" t="s">
         <v>358</v>
       </c>
-      <c r="G94" s="10">
-[...2 lines deleted...]
-      <c r="H94" s="56" t="s">
+      <c r="G95" s="10">
+        <v>602786694</v>
+      </c>
+      <c r="H95" s="11"/>
+      <c r="I95" s="11" t="s">
         <v>359</v>
-      </c>
-[...26 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="96" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="11" t="s">
+        <v>360</v>
+      </c>
+      <c r="B96" s="9" t="s">
+        <v>361</v>
+      </c>
+      <c r="C96" s="10">
+        <v>737257828</v>
+      </c>
+      <c r="D96" s="11"/>
+      <c r="E96" s="12" t="s">
+        <v>362</v>
+      </c>
+      <c r="F96" s="11" t="s">
+        <v>363</v>
+      </c>
+      <c r="G96" s="10">
+        <v>737255532</v>
+      </c>
+      <c r="H96" s="56" t="s">
         <v>364</v>
       </c>
-      <c r="B96" s="9" t="s">
+      <c r="I96" s="12" t="s">
         <v>365</v>
       </c>
-      <c r="C96" s="10">
-[...3 lines deleted...]
-      <c r="E96" s="11" t="s">
+    </row>
+    <row r="97" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="9" t="s">
         <v>366</v>
       </c>
-      <c r="F96" s="11" t="s">
+      <c r="B97" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="C97" s="10">
+        <v>601502564</v>
+      </c>
+      <c r="D97" s="10"/>
+      <c r="E97" s="12" t="s">
+        <v>256</v>
+      </c>
+      <c r="F97" s="11" t="s">
         <v>367</v>
       </c>
-      <c r="G96" s="10">
-[...3 lines deleted...]
-      <c r="I96" s="12" t="s">
+      <c r="G97" s="10">
+        <v>732558464</v>
+      </c>
+      <c r="H97" s="10"/>
+      <c r="I97" s="9" t="s">
         <v>368</v>
-      </c>
-[...23 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="98" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="11" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>369</v>
+      </c>
+      <c r="B98" s="9" t="s">
+        <v>370</v>
       </c>
       <c r="C98" s="10">
-        <v>723533193</v>
+        <v>602699294</v>
       </c>
       <c r="D98" s="11"/>
-      <c r="E98" s="13" t="s">
-[...3 lines deleted...]
-        <v>377</v>
+      <c r="E98" s="11" t="s">
+        <v>371</v>
+      </c>
+      <c r="F98" s="11" t="s">
+        <v>372</v>
       </c>
       <c r="G98" s="10">
-        <v>604417904</v>
+        <v>602752390</v>
       </c>
       <c r="H98" s="11"/>
       <c r="I98" s="12" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
     </row>
     <row r="99" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="11" t="s">
+        <v>374</v>
+      </c>
+      <c r="B99" s="11" t="s">
+        <v>375</v>
+      </c>
+      <c r="C99" s="10">
+        <v>732987872</v>
+      </c>
+      <c r="D99" s="11"/>
+      <c r="E99" s="13" t="s">
+        <v>376</v>
+      </c>
+      <c r="F99" s="11" t="s">
+        <v>377</v>
+      </c>
+      <c r="G99" s="10">
+        <v>602785383</v>
+      </c>
+      <c r="H99" s="11"/>
+      <c r="I99" s="13" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="100" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="11" t="s">
         <v>379</v>
       </c>
-      <c r="B99" s="57"/>
-[...9 lines deleted...]
-      <c r="A100" s="9" t="s">
+      <c r="B100" s="11" t="s">
         <v>380</v>
       </c>
-      <c r="B100" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" s="10">
-        <v>734170707</v>
+        <v>723533193</v>
       </c>
       <c r="D100" s="11"/>
-      <c r="E100" s="35" t="s">
+      <c r="E100" s="13" t="s">
         <v>381</v>
       </c>
       <c r="F100" s="9" t="s">
         <v>382</v>
       </c>
       <c r="G100" s="10">
+        <v>604417904</v>
+      </c>
+      <c r="H100" s="11"/>
+      <c r="I100" s="12" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="101" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="11" t="s">
+        <v>384</v>
+      </c>
+      <c r="B101" s="57"/>
+      <c r="C101" s="57"/>
+      <c r="D101" s="57"/>
+      <c r="E101" s="57"/>
+      <c r="F101" s="57"/>
+      <c r="G101" s="57"/>
+      <c r="H101" s="57"/>
+      <c r="I101" s="58"/>
+    </row>
+    <row r="102" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="9" t="s">
+        <v>385</v>
+      </c>
+      <c r="B102" s="9" t="s">
+        <v>353</v>
+      </c>
+      <c r="C102" s="10">
+        <v>734170707</v>
+      </c>
+      <c r="D102" s="11"/>
+      <c r="E102" s="35" t="s">
+        <v>386</v>
+      </c>
+      <c r="F102" s="9" t="s">
+        <v>387</v>
+      </c>
+      <c r="G102" s="10">
         <v>739580585</v>
       </c>
-      <c r="H100" s="11"/>
-[...11 lines deleted...]
-      <c r="C101" s="10">
+      <c r="H102" s="11"/>
+      <c r="I102" s="59" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="103" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="9" t="s">
+        <v>389</v>
+      </c>
+      <c r="B103" s="11" t="s">
+        <v>390</v>
+      </c>
+      <c r="C103" s="10">
         <v>770328332</v>
       </c>
-      <c r="D101" s="11"/>
-[...6 lines deleted...]
-      <c r="G101" s="10">
+      <c r="D103" s="11"/>
+      <c r="E103" s="12" t="s">
+        <v>391</v>
+      </c>
+      <c r="F103" s="9" t="s">
+        <v>392</v>
+      </c>
+      <c r="G103" s="10">
         <v>352462894</v>
       </c>
-      <c r="H101" s="10">
+      <c r="H103" s="10">
         <v>352463854</v>
       </c>
-      <c r="I101" s="12" t="s">
-[...24 lines deleted...]
-      <c r="I102" s="12" t="s">
+      <c r="I103" s="12" t="s">
         <v>393</v>
-      </c>
-[...23 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="104" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="60" t="s">
+        <v>394</v>
+      </c>
+      <c r="B104" s="9" t="s">
+        <v>395</v>
+      </c>
+      <c r="C104" s="10">
+        <v>725040824</v>
+      </c>
+      <c r="D104" s="10"/>
+      <c r="E104" s="12" t="s">
+        <v>396</v>
+      </c>
+      <c r="F104" s="9" t="s">
+        <v>397</v>
+      </c>
+      <c r="G104" s="10">
+        <v>775657619</v>
+      </c>
+      <c r="H104" s="10"/>
+      <c r="I104" s="12" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="105" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="60" t="s">
         <v>399</v>
       </c>
-      <c r="B104" s="9" t="s">
+      <c r="B105" s="9" t="s">
+        <v>400</v>
+      </c>
+      <c r="C105" s="10">
+        <v>720987811</v>
+      </c>
+      <c r="D105" s="28"/>
+      <c r="E105" s="12" t="s">
+        <v>401</v>
+      </c>
+      <c r="F105" s="9" t="s">
+        <v>402</v>
+      </c>
+      <c r="G105" s="10">
+        <v>725319655</v>
+      </c>
+      <c r="H105" s="28"/>
+      <c r="I105" s="12" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="106" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="60" t="s">
+        <v>404</v>
+      </c>
+      <c r="B106" s="9" t="s">
         <v>81</v>
       </c>
-      <c r="C104" s="10">
+      <c r="C106" s="10">
         <v>776747770</v>
       </c>
-      <c r="D104" s="28"/>
-[...15 lines deleted...]
-      <c r="C105" s="10">
+      <c r="D106" s="28"/>
+      <c r="E106" s="12" t="s">
+        <v>405</v>
+      </c>
+      <c r="F106" s="9"/>
+      <c r="G106" s="10"/>
+      <c r="H106" s="10"/>
+      <c r="I106" s="9"/>
+    </row>
+    <row r="107" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="11" t="s">
+        <v>406</v>
+      </c>
+      <c r="B107" s="9" t="s">
+        <v>407</v>
+      </c>
+      <c r="C107" s="10">
         <v>722275714</v>
       </c>
-      <c r="D105" s="10"/>
-[...6 lines deleted...]
-      <c r="G105" s="10">
+      <c r="D107" s="10"/>
+      <c r="E107" s="12" t="s">
+        <v>408</v>
+      </c>
+      <c r="F107" s="11" t="s">
+        <v>409</v>
+      </c>
+      <c r="G107" s="10">
         <v>602510497</v>
       </c>
-      <c r="H105" s="11"/>
-[...27 lines deleted...]
-      <c r="A107" s="9" t="s">
+      <c r="H107" s="11"/>
+      <c r="I107" s="11" t="s">
         <v>410</v>
       </c>
-      <c r="B107" s="9" t="s">
-[...12 lines deleted...]
-      <c r="I107" s="11"/>
+      <c r="J107" s="61"/>
+      <c r="K107" s="62"/>
+      <c r="L107" s="63"/>
     </row>
     <row r="108" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="11" t="s">
+        <v>411</v>
+      </c>
+      <c r="B108" s="19" t="s">
+        <v>412</v>
+      </c>
+      <c r="C108" s="64" t="s">
         <v>413</v>
       </c>
-      <c r="B108" s="11" t="s">
+      <c r="D108" s="65"/>
+      <c r="E108" s="19" t="s">
         <v>414</v>
-      </c>
-[...5 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F108" s="11"/>
       <c r="G108" s="11"/>
       <c r="H108" s="11"/>
       <c r="I108" s="11"/>
     </row>
     <row r="109" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A109" s="25" t="s">
+      <c r="A109" s="9" t="s">
+        <v>415</v>
+      </c>
+      <c r="B109" s="9" t="s">
         <v>416</v>
       </c>
-      <c r="B109" s="11" t="s">
+      <c r="C109" s="41">
+        <v>31850043113</v>
+      </c>
+      <c r="D109" s="28"/>
+      <c r="E109" s="13" t="s">
         <v>417</v>
-      </c>
-[...5 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F109" s="11"/>
       <c r="G109" s="11"/>
       <c r="H109" s="11"/>
       <c r="I109" s="11"/>
     </row>
     <row r="110" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="11" t="s">
         <v>418</v>
       </c>
       <c r="B110" s="11" t="s">
         <v>419</v>
       </c>
       <c r="C110" s="10">
-        <v>602198030</v>
+        <v>602784750</v>
       </c>
       <c r="D110" s="11"/>
-      <c r="E110" s="12" t="s">
+      <c r="E110" s="11" t="s">
         <v>420</v>
       </c>
       <c r="F110" s="11"/>
       <c r="G110" s="11"/>
       <c r="H110" s="11"/>
       <c r="I110" s="11"/>
     </row>
     <row r="111" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A111" s="11" t="s">
+      <c r="A111" s="25" t="s">
         <v>421</v>
       </c>
-      <c r="B111" s="9" t="s">
+      <c r="B111" s="11" t="s">
         <v>422</v>
       </c>
       <c r="C111" s="10">
-        <v>734753940</v>
+        <v>774441975</v>
       </c>
       <c r="D111" s="11"/>
       <c r="E111" s="12" t="s">
-        <v>423</v>
+        <v>292</v>
       </c>
       <c r="F111" s="11"/>
-      <c r="G111" s="10"/>
+      <c r="G111" s="11"/>
       <c r="H111" s="11"/>
       <c r="I111" s="11"/>
     </row>
     <row r="112" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="11" t="s">
+        <v>423</v>
+      </c>
+      <c r="B112" s="11" t="s">
         <v>424</v>
       </c>
-      <c r="B112" s="11" t="s">
+      <c r="C112" s="10">
+        <v>602198030</v>
+      </c>
+      <c r="D112" s="11"/>
+      <c r="E112" s="12" t="s">
         <v>425</v>
       </c>
-      <c r="C112" s="10">
-[...3 lines deleted...]
-      <c r="E112" s="12" t="s">
+      <c r="F112" s="11"/>
+      <c r="G112" s="11"/>
+      <c r="H112" s="11"/>
+      <c r="I112" s="11"/>
+    </row>
+    <row r="113" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="11" t="s">
         <v>426</v>
       </c>
-      <c r="F112" s="11"/>
-[...5 lines deleted...]
-      <c r="A113" s="9" t="s">
+      <c r="B113" s="9" t="s">
         <v>427</v>
       </c>
-      <c r="B113" s="9" t="s">
+      <c r="C113" s="10">
+        <v>734753940</v>
+      </c>
+      <c r="D113" s="11"/>
+      <c r="E113" s="12" t="s">
         <v>428</v>
       </c>
-      <c r="C113" s="28">
-[...7 lines deleted...]
-      </c>
       <c r="F113" s="11"/>
-      <c r="G113" s="11"/>
+      <c r="G113" s="10"/>
       <c r="H113" s="11"/>
       <c r="I113" s="11"/>
     </row>
     <row r="114" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A114" s="9" t="s">
+      <c r="A114" s="11" t="s">
+        <v>429</v>
+      </c>
+      <c r="B114" s="11" t="s">
         <v>430</v>
       </c>
-      <c r="B114" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C114" s="10">
-        <v>602541368</v>
+        <v>775317903</v>
       </c>
       <c r="D114" s="10"/>
       <c r="E114" s="12" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="F114" s="11"/>
       <c r="G114" s="10"/>
-      <c r="H114" s="10"/>
-      <c r="I114" s="12"/>
+      <c r="H114" s="11"/>
+      <c r="I114" s="66"/>
     </row>
     <row r="115" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="9" t="s">
+        <v>432</v>
+      </c>
+      <c r="B115" s="9" t="s">
         <v>433</v>
       </c>
-      <c r="B115" s="9" t="s">
+      <c r="C115" s="28">
+        <v>725744644</v>
+      </c>
+      <c r="D115" s="28">
+        <v>475201349</v>
+      </c>
+      <c r="E115" s="13" t="s">
         <v>434</v>
       </c>
-      <c r="C115" s="10">
-[...15 lines deleted...]
-      </c>
+      <c r="F115" s="11"/>
+      <c r="G115" s="11"/>
+      <c r="H115" s="11"/>
+      <c r="I115" s="11"/>
     </row>
     <row r="116" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="9" t="s">
+        <v>435</v>
+      </c>
+      <c r="B116" s="9" t="s">
+        <v>436</v>
+      </c>
+      <c r="C116" s="10">
+        <v>602541368</v>
+      </c>
+      <c r="D116" s="10"/>
+      <c r="E116" s="12" t="s">
         <v>437</v>
-      </c>
-[...8 lines deleted...]
-        <v>439</v>
       </c>
       <c r="F116" s="11"/>
       <c r="G116" s="10"/>
-      <c r="H116" s="11"/>
-      <c r="I116" s="11"/>
+      <c r="H116" s="10"/>
+      <c r="I116" s="12"/>
     </row>
     <row r="117" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="9" t="s">
+        <v>438</v>
+      </c>
+      <c r="B117" s="9" t="s">
+        <v>439</v>
+      </c>
+      <c r="C117" s="10">
+        <v>733527310</v>
+      </c>
+      <c r="D117" s="10"/>
+      <c r="E117" s="12" t="s">
         <v>440</v>
       </c>
-      <c r="B117" s="9" t="s">
+      <c r="F117" s="9" t="s">
+        <v>439</v>
+      </c>
+      <c r="G117" s="10">
+        <v>733527310</v>
+      </c>
+      <c r="H117" s="10"/>
+      <c r="I117" s="12" t="s">
         <v>441</v>
       </c>
-      <c r="C117" s="20" t="s">
+    </row>
+    <row r="118" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="9" t="s">
         <v>442</v>
       </c>
-      <c r="D117" s="20"/>
-      <c r="E117" s="13" t="s">
+      <c r="B118" s="9" t="s">
         <v>443</v>
       </c>
-      <c r="F117" s="9" t="s">
+      <c r="C118" s="10">
+        <v>775240021</v>
+      </c>
+      <c r="D118" s="11"/>
+      <c r="E118" s="12" t="s">
         <v>444</v>
       </c>
-      <c r="G117" s="20" t="s">
+      <c r="F118" s="11"/>
+      <c r="G118" s="10"/>
+      <c r="H118" s="11"/>
+      <c r="I118" s="11"/>
+    </row>
+    <row r="119" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="9" t="s">
         <v>445</v>
       </c>
-      <c r="H117" s="20"/>
-      <c r="I117" s="12" t="s">
+      <c r="B119" s="9" t="s">
         <v>446</v>
       </c>
-    </row>
-[...7 lines deleted...]
-    </row>
+      <c r="C119" s="20" t="s">
+        <v>447</v>
+      </c>
+      <c r="D119" s="20"/>
+      <c r="E119" s="13" t="s">
+        <v>448</v>
+      </c>
+      <c r="F119" s="9" t="s">
+        <v>449</v>
+      </c>
+      <c r="G119" s="20" t="s">
+        <v>450</v>
+      </c>
+      <c r="H119" s="20"/>
+      <c r="I119" s="12" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="121" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="122" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B122" s="19"/>
+      <c r="C122" s="62"/>
+      <c r="D122" s="62"/>
+      <c r="E122" s="63"/>
+    </row>
     <row r="123" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="124" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="212" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B212" s="67">
+    <row r="125" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B214" s="67">
         <v>46090</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="F2:I2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="E24" r:id="rId1" xr:uid="{574998BC-2249-4B42-873A-1DFA194FF980}"/>
-[...127 lines deleted...]
-    <hyperlink ref="I16" r:id="rId129" xr:uid="{90DAEB9C-D591-4C6D-A9BD-0A5531CE61A1}"/>
+    <hyperlink ref="E24" r:id="rId1" xr:uid="{49207B53-237B-47DA-9126-1E5092652E00}"/>
+    <hyperlink ref="E16" r:id="rId2" xr:uid="{EFEB7DBD-7621-46E5-BC8A-E135BB4D778F}"/>
+    <hyperlink ref="E86" r:id="rId3" xr:uid="{8B660D66-6714-4FAE-B4C0-B008430BEA15}"/>
+    <hyperlink ref="E113" r:id="rId4" xr:uid="{C3E25BF0-C6A1-49A9-92B7-8A07F14BD309}"/>
+    <hyperlink ref="E69" r:id="rId5" xr:uid="{A7A63C0E-0FE4-4564-B46B-7A729FEB64BA}"/>
+    <hyperlink ref="E23" r:id="rId6" xr:uid="{ABCEA317-EDB6-481B-AA89-61033E9870AE}"/>
+    <hyperlink ref="E31" r:id="rId7" xr:uid="{388C7452-4737-4DA4-9DD3-F96A6116DBE8}"/>
+    <hyperlink ref="E49" r:id="rId8" xr:uid="{AF6E15C8-8F8B-455B-9355-D35CF434BF2C}"/>
+    <hyperlink ref="E64" r:id="rId9" xr:uid="{63ADF63D-8779-46BC-850A-EBA99B98B68B}"/>
+    <hyperlink ref="E78" r:id="rId10" xr:uid="{9DD9AA7D-7AF5-457D-88FE-5DE1773B3987}"/>
+    <hyperlink ref="E77" r:id="rId11" xr:uid="{8BDCC256-E3F6-4550-A237-453FC7C7E90D}"/>
+    <hyperlink ref="E67" r:id="rId12" xr:uid="{D3A08ED4-3C2E-45AF-A744-DBCD1A40B68F}"/>
+    <hyperlink ref="E93" r:id="rId13" xr:uid="{836D5FFF-98B5-4567-AFFF-4E021452C1CF}"/>
+    <hyperlink ref="E85" r:id="rId14" xr:uid="{F33B6AD2-F477-45E9-8AAD-C200CD4F4DD1}"/>
+    <hyperlink ref="E36" r:id="rId15" xr:uid="{5926ECDA-DF65-4238-A50A-5AAB171F9ED5}"/>
+    <hyperlink ref="E63" r:id="rId16" xr:uid="{1DA456C0-4C54-46FA-9211-D90AED42FF6D}"/>
+    <hyperlink ref="E119" r:id="rId17" xr:uid="{22C1EFB8-51EA-4C26-B130-F16B8ED2E286}"/>
+    <hyperlink ref="E41" r:id="rId18" xr:uid="{59F16BA5-7CB1-403D-B763-50DB9BFDFBEF}"/>
+    <hyperlink ref="E42" r:id="rId19" xr:uid="{671AFBCD-6F10-4140-B5A0-8EC708C6D02E}"/>
+    <hyperlink ref="E104" r:id="rId20" xr:uid="{5FC24D95-13AF-49A2-B67E-67FF167D7860}"/>
+    <hyperlink ref="E72" r:id="rId21" xr:uid="{625EFA6D-A432-4C82-9BBC-A2F53DAC4167}"/>
+    <hyperlink ref="E11" r:id="rId22" xr:uid="{3281A839-CED5-4191-9536-026EAD80DB64}"/>
+    <hyperlink ref="E15" r:id="rId23" xr:uid="{0F3CD346-2E9D-4A7C-BF0B-63A3119B5B02}"/>
+    <hyperlink ref="E79" r:id="rId24" xr:uid="{DCA4031D-CD77-47E0-BE56-00B98B2736C5}"/>
+    <hyperlink ref="I79" r:id="rId25" xr:uid="{A57D61E8-184F-402F-9C58-3FC2C130565B}"/>
+    <hyperlink ref="E5" r:id="rId26" xr:uid="{FA16D382-74B0-4CA3-9520-3D97A5FCC063}"/>
+    <hyperlink ref="E33" r:id="rId27" xr:uid="{844D7667-89C3-4015-951C-904226818B96}"/>
+    <hyperlink ref="E116" r:id="rId28" xr:uid="{5B7549A8-1441-489C-AC39-BF9DC6AC7EFB}"/>
+    <hyperlink ref="E83" r:id="rId29" xr:uid="{A8EAB471-2928-4B03-9DB9-284D286B39BD}"/>
+    <hyperlink ref="E13" r:id="rId30" xr:uid="{26FF309D-A1DD-4CB2-82BF-35B1B99EBFEB}"/>
+    <hyperlink ref="E8" r:id="rId31" xr:uid="{2E60CEE9-81EB-43C0-9874-44937F611666}"/>
+    <hyperlink ref="E34" r:id="rId32" xr:uid="{03BBCD33-087B-4461-8258-2C492B341542}"/>
+    <hyperlink ref="E12" r:id="rId33" xr:uid="{F6280015-7466-4466-8313-588629EE6D70}"/>
+    <hyperlink ref="E4" r:id="rId34" xr:uid="{525996A1-6AF6-4968-8E60-8EE25367D407}"/>
+    <hyperlink ref="E17" r:id="rId35" xr:uid="{ACDC5535-6315-4B8D-BF31-D5E4CC1E1311}"/>
+    <hyperlink ref="I85" r:id="rId36" xr:uid="{96588330-A531-4C9D-8DAD-E4B50007BE5C}"/>
+    <hyperlink ref="E89" r:id="rId37" xr:uid="{0D000504-2606-48A9-ACC1-C3A84D2B39E9}"/>
+    <hyperlink ref="E76" r:id="rId38" xr:uid="{7C1F2828-D481-440A-A25D-941780BEB12A}"/>
+    <hyperlink ref="I76" r:id="rId39" xr:uid="{03D58C80-3D02-4653-8C02-2394DEAB684D}"/>
+    <hyperlink ref="E106" r:id="rId40" xr:uid="{821CBD07-130D-4648-8014-645DF12EA2B6}"/>
+    <hyperlink ref="E20" r:id="rId41" xr:uid="{83D945D2-2D9E-4283-BB3C-1D3A28AA355D}"/>
+    <hyperlink ref="E22" r:id="rId42" xr:uid="{F7C30C19-4E64-40F5-BD7B-E1000B68BB87}"/>
+    <hyperlink ref="E29" r:id="rId43" xr:uid="{31D893EA-7F01-4D66-946B-6D07669B0D7D}"/>
+    <hyperlink ref="E75" r:id="rId44" xr:uid="{A04D4DD5-2B23-48A0-A744-22E2832D7A5A}"/>
+    <hyperlink ref="E44" r:id="rId45" xr:uid="{292B650A-168E-405E-BCBF-F2F0BD7344AF}"/>
+    <hyperlink ref="I44" r:id="rId46" xr:uid="{6EE48AAA-6880-4080-A32A-165EA6294D87}"/>
+    <hyperlink ref="E32" r:id="rId47" xr:uid="{8F041F82-B084-415B-AE24-C51B13F657AF}"/>
+    <hyperlink ref="I32" r:id="rId48" xr:uid="{3231AE82-F2A6-456C-9352-FF36CA3D4262}"/>
+    <hyperlink ref="E114" r:id="rId49" xr:uid="{0A712456-87F3-4175-B4CD-DDDA79C69410}"/>
+    <hyperlink ref="E112" r:id="rId50" xr:uid="{F4624A49-7DF0-4763-96D3-6D973AEABFF9}"/>
+    <hyperlink ref="E55" r:id="rId51" xr:uid="{FE202AF2-B84D-4D62-8E1D-61F22748030C}"/>
+    <hyperlink ref="E102" r:id="rId52" xr:uid="{87EED255-050B-493B-954B-E8619131612A}"/>
+    <hyperlink ref="E65" r:id="rId53" xr:uid="{8B22B3A8-29CA-41C8-B4F6-C40F6DEAA7F1}"/>
+    <hyperlink ref="I77" r:id="rId54" xr:uid="{65BF6E9C-F5F5-426F-9E2F-EABD00A19E95}"/>
+    <hyperlink ref="E47" r:id="rId55" xr:uid="{9F1955FB-C3F2-4A33-B614-E1C8A2CFE11D}"/>
+    <hyperlink ref="E30" r:id="rId56" xr:uid="{CD58373A-0071-4230-8138-3518E2DF8DB3}"/>
+    <hyperlink ref="E35" r:id="rId57" xr:uid="{412E2ECF-62D0-4D23-83B4-EE03A8AB8087}"/>
+    <hyperlink ref="E107" r:id="rId58" xr:uid="{A5DCCCED-4E24-40F2-A583-44EB790C5AFF}"/>
+    <hyperlink ref="E117" r:id="rId59" xr:uid="{D68A825D-7608-426C-91BA-E3E6EFEFBBBA}"/>
+    <hyperlink ref="I117" r:id="rId60" xr:uid="{FC02775E-2784-4EBC-9EA0-F1A18BF9854C}"/>
+    <hyperlink ref="E105" r:id="rId61" xr:uid="{FE1FE4E0-6B2C-42A2-8714-91853655FB92}"/>
+    <hyperlink ref="I37" r:id="rId62" xr:uid="{960BEF72-EB94-4815-B456-4DD8DA2DF998}"/>
+    <hyperlink ref="E37" r:id="rId63" xr:uid="{4FEEE363-488C-43A4-BD32-696728229E8E}"/>
+    <hyperlink ref="I24" r:id="rId64" xr:uid="{72D1A81C-299F-4BF8-A86B-ABE1845E8AF1}"/>
+    <hyperlink ref="I104" r:id="rId65" xr:uid="{DD5158B4-10DE-469F-873A-70A5BF3BBEE4}"/>
+    <hyperlink ref="E25" r:id="rId66" xr:uid="{AA8888C9-1071-4983-888E-B1B1CA1A0C93}"/>
+    <hyperlink ref="I25" r:id="rId67" xr:uid="{0B8555D3-5C55-4EE3-880A-C7D012DDCD77}"/>
+    <hyperlink ref="I57" r:id="rId68" xr:uid="{5A24D11B-BCB4-436A-B73B-F8C54D7C070A}"/>
+    <hyperlink ref="I11" r:id="rId69" xr:uid="{B917B13D-491B-4480-83B7-70CC1610AE2E}"/>
+    <hyperlink ref="I22" r:id="rId70" xr:uid="{2805A345-D457-4239-A13D-AF179C330501}"/>
+    <hyperlink ref="I33" r:id="rId71" xr:uid="{2C6D9F41-6563-49B9-B39F-6CC1D487DF36}"/>
+    <hyperlink ref="E66" r:id="rId72" xr:uid="{18A9E906-69A4-4D09-A37C-E60C646F5A5D}"/>
+    <hyperlink ref="E84" r:id="rId73" xr:uid="{5BEA753F-C496-44F5-8862-F5B4CF16AE08}"/>
+    <hyperlink ref="E70" r:id="rId74" xr:uid="{D3108719-3E84-472A-963E-1FE39123D9A7}"/>
+    <hyperlink ref="I70" r:id="rId75" xr:uid="{E61C88F7-A4D9-4DD4-9291-CED9AC1415E2}"/>
+    <hyperlink ref="I119" r:id="rId76" xr:uid="{704A52E0-477C-4BBD-9D43-27E2998D7598}"/>
+    <hyperlink ref="E92" r:id="rId77" xr:uid="{B9C13240-6E28-444A-B159-8580B1EB5519}"/>
+    <hyperlink ref="E50" r:id="rId78" xr:uid="{6FFA8066-B3FA-4952-88A6-37EB4C79F944}"/>
+    <hyperlink ref="I89" r:id="rId79" xr:uid="{26B79CD1-54AA-4F48-9895-58FBDBCB5402}"/>
+    <hyperlink ref="I98" r:id="rId80" xr:uid="{6EBCCB42-1A03-4072-AA94-991151190747}"/>
+    <hyperlink ref="I26" r:id="rId81" xr:uid="{11CF878C-454C-48D6-B49D-65E4AFF02B26}"/>
+    <hyperlink ref="I15" r:id="rId82" xr:uid="{111C167A-6AA9-4647-ABF4-4001587F9DF7}"/>
+    <hyperlink ref="I96" r:id="rId83" xr:uid="{9DAD701B-DF88-4279-9DD3-AB810A8BEFD3}"/>
+    <hyperlink ref="E96" r:id="rId84" xr:uid="{EAF1457D-4AB3-4558-B049-EBE41FAC6648}"/>
+    <hyperlink ref="E73" r:id="rId85" xr:uid="{6233142D-5E14-4776-85FF-7A464784499A}"/>
+    <hyperlink ref="E61" r:id="rId86" xr:uid="{8517FF3A-1719-4DC2-9E53-80FDE74FD08C}"/>
+    <hyperlink ref="E60" r:id="rId87" xr:uid="{75A4E169-6C22-4A94-A94E-71134AA65952}"/>
+    <hyperlink ref="E19" r:id="rId88" xr:uid="{64ECBC08-C35D-4DA7-8D24-FC09754EE414}"/>
+    <hyperlink ref="E90" r:id="rId89" xr:uid="{004B95DD-5482-45F9-92AC-F432090238A1}"/>
+    <hyperlink ref="E118" r:id="rId90" xr:uid="{0A8DB54C-FECF-49FE-A482-3FE6FE0752BB}"/>
+    <hyperlink ref="E71" r:id="rId91" xr:uid="{8EE357DF-4177-4A16-AEF5-AE3409B9A4EE}"/>
+    <hyperlink ref="E111" r:id="rId92" xr:uid="{705A198C-0D59-4606-8125-D7737315781A}"/>
+    <hyperlink ref="E46" r:id="rId93" xr:uid="{E05ABB0B-A269-4BE4-99F2-17B48F25517B}"/>
+    <hyperlink ref="E9" r:id="rId94" xr:uid="{98804C2E-44A8-4682-85D9-F4E4AC12F0F0}"/>
+    <hyperlink ref="E43" r:id="rId95" xr:uid="{5A897723-61EE-4B88-AB41-22AF6D4D9229}"/>
+    <hyperlink ref="I29" r:id="rId96" xr:uid="{6F4C6892-9F4D-4A40-8275-6B49B377FC18}"/>
+    <hyperlink ref="I19" r:id="rId97" xr:uid="{AC9E7869-3A6A-48A4-8514-D57AEB7CA1DC}"/>
+    <hyperlink ref="I105" r:id="rId98" xr:uid="{F30D4442-3B96-4D90-BC17-CD0F8B0C8321}"/>
+    <hyperlink ref="E115" r:id="rId99" xr:uid="{C3F1C24E-2498-4A74-9AB0-5E9C30AFFF0C}"/>
+    <hyperlink ref="E68" r:id="rId100" xr:uid="{7AF24626-D9FC-45B2-9553-0DB33F9741B9}"/>
+    <hyperlink ref="I86" r:id="rId101" xr:uid="{03B7D61F-0122-407B-B1EE-A93F20EEAAD9}"/>
+    <hyperlink ref="E39" r:id="rId102" xr:uid="{E550126A-A352-4E9F-ABEF-8E40A521AB6D}"/>
+    <hyperlink ref="I31" r:id="rId103" xr:uid="{C26B0098-FE4D-405A-A683-023ACDF97CCB}"/>
+    <hyperlink ref="I102" r:id="rId104" xr:uid="{18F1D710-8795-4874-B9D5-213E52C0847E}"/>
+    <hyperlink ref="E74" r:id="rId105" xr:uid="{7998DA04-9797-46A3-91A2-86678FD87D21}"/>
+    <hyperlink ref="E40" r:id="rId106" xr:uid="{6E7696F9-9682-49C0-9F7E-2B63FCB964A2}"/>
+    <hyperlink ref="E45" r:id="rId107" xr:uid="{4422AB37-9166-4AF8-A851-BAAAD47DF7D0}"/>
+    <hyperlink ref="E100" r:id="rId108" xr:uid="{1F27A3FD-CFFD-4C76-B06C-2A033758F4C3}"/>
+    <hyperlink ref="I100" r:id="rId109" xr:uid="{38564050-565C-45C2-B2FD-0D24C771275F}"/>
+    <hyperlink ref="E103" r:id="rId110" xr:uid="{59F076E0-CB0E-4E9E-9490-2A2B6DC518F0}"/>
+    <hyperlink ref="I103" r:id="rId111" xr:uid="{033841D7-7253-4F15-81AB-68BB0D2F3E52}"/>
+    <hyperlink ref="E97" r:id="rId112" xr:uid="{81973E6B-CD74-47D5-9F59-BE69C5B3253A}"/>
+    <hyperlink ref="E28" r:id="rId113" xr:uid="{0161E617-CB3D-49F0-B5C6-9A7A8B2F5479}"/>
+    <hyperlink ref="E80" r:id="rId114" xr:uid="{D264BC76-2808-473F-BC60-C11D10F0FE6E}"/>
+    <hyperlink ref="I80" r:id="rId115" xr:uid="{BAE51FD5-9324-4815-86F7-8E9C964A6153}"/>
+    <hyperlink ref="E99" r:id="rId116" xr:uid="{3E5D9EB3-C78E-4C19-9F80-9183B994DB80}"/>
+    <hyperlink ref="I99" r:id="rId117" xr:uid="{D772556B-55CE-4861-A2D4-308719C2AEAB}"/>
+    <hyperlink ref="E56" r:id="rId118" xr:uid="{E60177AC-C20F-40D3-AC87-F5A13DABC178}"/>
+    <hyperlink ref="E10" r:id="rId119" xr:uid="{74F75366-1043-40D2-B96A-B5DB556D2918}"/>
+    <hyperlink ref="I17" r:id="rId120" xr:uid="{BF4C0C56-E418-401F-8D43-DA044B71C59B}"/>
+    <hyperlink ref="E27" r:id="rId121" xr:uid="{D8E27792-88E1-4F5E-A363-FCFE7255E87B}"/>
+    <hyperlink ref="E21" r:id="rId122" xr:uid="{66842D3F-A6EE-4F15-A027-1C1CF7CC3DD5}"/>
+    <hyperlink ref="I88" r:id="rId123" xr:uid="{1E13021A-2C77-4CBF-86BB-12A7995F3613}"/>
+    <hyperlink ref="E38" r:id="rId124" xr:uid="{D581ED46-45DB-4A5C-857D-594CF051B114}"/>
+    <hyperlink ref="I47" r:id="rId125" xr:uid="{4385DA8E-1D36-44A7-8F59-01DFF021BD96}"/>
+    <hyperlink ref="E109" r:id="rId126" xr:uid="{09491946-E0D2-4F55-9704-2256E3CDA3C9}"/>
+    <hyperlink ref="E6" r:id="rId127" xr:uid="{5E428AAB-2DB0-4184-9BC4-239AB4EED4E7}"/>
+    <hyperlink ref="I21" r:id="rId128" xr:uid="{FF57870D-7619-40DD-A1DD-F7C69A553602}"/>
+    <hyperlink ref="I16" r:id="rId129" xr:uid="{D7A6FA17-3FAD-4B3C-803E-9811455BF641}"/>
+    <hyperlink ref="E87" r:id="rId130" xr:uid="{DA2D9C54-2C49-44E4-803B-4911CF20CB0B}"/>
   </hyperlinks>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
-  <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId130"/>
+  <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId131"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>Stránka &amp;P z &amp;N</oddFooter>
   </headerFooter>
-  <legacyDrawing r:id="rId131"/>
+  <legacyDrawing r:id="rId132"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{46766fe3-fbb1-4bf6-856d-0cb61e7e7f4b}" enabled="1" method="Standard" siteId="{f0ab7d6a-64b0-4696-9f4d-d69909c6e895}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Pojmenované oblasti</vt:lpstr>