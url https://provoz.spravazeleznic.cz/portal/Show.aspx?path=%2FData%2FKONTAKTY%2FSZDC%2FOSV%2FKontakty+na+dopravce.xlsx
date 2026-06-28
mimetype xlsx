--- v4 (2026-05-14)
+++ v5 (2026-06-28)
@@ -1,237 +1,237 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Disk_D\korespondence kontakty\na portal a k rozeslani\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{31AC56F6-D891-430A-B582-8201C4EA7D20}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4F6E0864-4B66-481A-9AF2-517F18DEBEDA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{5DAC6440-5EEA-4429-A8FD-CD67C4397D50}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E5D600FC-F983-4772-A18D-2E8E3333315A}"/>
   </bookViews>
   <sheets>
     <sheet name="2 Operativa a MU" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2 Operativa a MU'!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029" iterateDelta="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Šlachta Petr, Ing.</author>
     <author>Šlachta Petr, Bc.</author>
   </authors>
   <commentList>
-    <comment ref="C65" authorId="0" shapeId="0" xr:uid="{D601DA6A-616A-433D-B051-883FEE457AE4}">
+    <comment ref="C65" authorId="0" shapeId="0" xr:uid="{91FE359A-7191-4371-ADFB-B8C88DF2B85C}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>Šlachta Petr, Ing.:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 další mobil:
 603 895 072</t>
         </r>
       </text>
     </comment>
-    <comment ref="D65" authorId="0" shapeId="0" xr:uid="{72FF554D-C6F1-4BC4-977A-611BF1989AB3}">
+    <comment ref="D65" authorId="0" shapeId="0" xr:uid="{B4DA06AA-C863-46AF-8E0B-C27DDD9A404C}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>Šlachta Petr, Ing.:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 další mobil:
 603 895 072</t>
         </r>
       </text>
     </comment>
-    <comment ref="B74" authorId="1" shapeId="0" xr:uid="{0514D40C-EF27-4434-AD17-56998C3CF47D}">
+    <comment ref="B74" authorId="1" shapeId="0" xr:uid="{70007B50-0052-41EA-A8D3-5BF92290D3BF}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 Řídí oblast RCP Brno a Ostrava</t>
         </r>
       </text>
     </comment>
-    <comment ref="D74" authorId="1" shapeId="0" xr:uid="{B3D63366-0709-4780-BE7B-E2A28DD6F080}">
+    <comment ref="D74" authorId="1" shapeId="0" xr:uid="{1AAE02F0-D9A0-4A96-A949-E5CCFF4B629F}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 Státní telefon:
 </t>
         </r>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>596 166 444</t>
         </r>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="F74" authorId="1" shapeId="0" xr:uid="{0605C5A7-8B6F-42A2-A1C1-C48B26781A53}">
+    <comment ref="F74" authorId="1" shapeId="0" xr:uid="{5B7CC81C-8D38-4A08-B9C5-51BF2C3281F8}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>Řídí oblast RCP Plzeň, 
 Praha, Ústí n. L.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="443">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="477" uniqueCount="443">
   <si>
     <t>Kontakty dopravců pro operativní řízení a oznámení MU</t>
   </si>
   <si>
     <t>kontaktní osoba</t>
   </si>
   <si>
     <t>v případě nedostupnosti kontaktní osoby ji zastupuje</t>
   </si>
   <si>
     <t>dopravce</t>
   </si>
   <si>
     <t>jméno</t>
   </si>
   <si>
     <t>telefon</t>
   </si>
   <si>
     <t>další telefon</t>
   </si>
   <si>
     <t>e-mail</t>
   </si>
   <si>
@@ -270,65 +270,62 @@
   <si>
     <t>724 382 430</t>
   </si>
   <si>
     <t>dispo@cargom.cz</t>
   </si>
   <si>
     <t>CD CARGO POLAND SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
   </si>
   <si>
     <t>Dyspozytor Zmianowy</t>
   </si>
   <si>
     <t>+48 511 910 481</t>
   </si>
   <si>
     <t>dyspozytura@cdcargo.pl</t>
   </si>
   <si>
     <t>CER Cargo Traction GmbH</t>
   </si>
   <si>
     <t>Dispečer</t>
   </si>
   <si>
-    <t>dispo@wlc-czechia.cz</t>
+    <t>778 001 502</t>
+  </si>
+  <si>
+    <t>dispo@cer-slovakia.eu</t>
   </si>
   <si>
     <t>CER Slovakia a.s.</t>
   </si>
   <si>
     <t>Službu konající dispečer CERSK v CZ</t>
   </si>
   <si>
-    <t>778 001 502</t>
-[...4 lines deleted...]
-  <si>
     <t>Oldřich Pěnička</t>
   </si>
   <si>
     <t xml:space="preserve"> 774 365 100</t>
   </si>
   <si>
     <t>oldrich.penicka@cercargo.eu</t>
   </si>
   <si>
     <t>CityRail, a.s.</t>
   </si>
   <si>
     <t>Dispečer CTR</t>
   </si>
   <si>
     <t>dispo@cityrail.cz</t>
   </si>
   <si>
     <t>CZ Logistics, s.r.o.</t>
   </si>
   <si>
     <t>dispečer</t>
   </si>
   <si>
     <t>logistics@czloko.cz</t>
@@ -543,51 +540,51 @@
   <si>
     <t>Dispečink GE</t>
   </si>
   <si>
     <t>vlaky@gepard.com</t>
   </si>
   <si>
     <t>Tereza Hlíněná</t>
   </si>
   <si>
     <t>hlinena@gepard.com</t>
   </si>
   <si>
     <t>Gerhát Train s.r.o.</t>
   </si>
   <si>
     <t>Tomáš Gerhát</t>
   </si>
   <si>
     <t>gerhattrain@seznam.cz</t>
   </si>
   <si>
     <t>GJW Praha spol. s r.o.</t>
   </si>
   <si>
-    <t>Pavel Jirman</t>
+    <t>Alexandr Zakowski</t>
   </si>
   <si>
     <t>dispo@gjw-praha.cz</t>
   </si>
   <si>
     <t>Ing. Matěj Moravec</t>
   </si>
   <si>
     <t>GW Cargo s.r.o.</t>
   </si>
   <si>
     <t>dispecer@gwcargo.cz</t>
   </si>
   <si>
     <t>Ing. Martina Hlatká, PhD.</t>
   </si>
   <si>
     <t>martina.hlatka@gwtr.cz</t>
   </si>
   <si>
     <t>GW Train Regio a.s.</t>
   </si>
   <si>
     <t>dispečer Čes. Buď.(Šumava)</t>
   </si>
@@ -1222,92 +1219,86 @@
   <si>
     <t>Jiří Dudič</t>
   </si>
   <si>
     <t>jiri.dudic@regiojet.cz</t>
   </si>
   <si>
     <t>RegioJet ÚK a.s.</t>
   </si>
   <si>
     <t>Dispečer RJÚK</t>
   </si>
   <si>
     <t>dispecer.RJUK@regiojet.cz</t>
   </si>
   <si>
     <t>REKOP s.r.o.</t>
   </si>
   <si>
     <t>Luděk Svoboda</t>
   </si>
   <si>
     <t>draznidoprava@re-kop.cz</t>
   </si>
   <si>
-    <t>RM LINES, a.s.</t>
+    <t>RTS Rail Transport Service GmbH</t>
+  </si>
+  <si>
+    <t>Michal Točev</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   +43  6648256028</t>
+  </si>
+  <si>
+    <t>michal.tocev@rts-rail.com</t>
+  </si>
+  <si>
+    <t>S-Rail CZ s.r.o.</t>
+  </si>
+  <si>
+    <t>777 654 842</t>
+  </si>
+  <si>
+    <t>dispo@s-rail.cz</t>
+  </si>
+  <si>
+    <t>SART-stavby a rekonstrukce a.s.</t>
+  </si>
+  <si>
+    <t>Mojmír Havlíček</t>
+  </si>
+  <si>
+    <t>zddesna@sart.cz</t>
+  </si>
+  <si>
+    <t>SD - Kolejová doprava, a.s.</t>
   </si>
   <si>
     <t>dispečer ve směně</t>
   </si>
   <si>
-    <t>dispo@rmlines.cz</t>
-[...34 lines deleted...]
-  <si>
     <t>dispecer_SDKD@sd-kd.cz</t>
   </si>
   <si>
     <t>SEŽEV-REKO, a.s.</t>
   </si>
   <si>
     <t>Miloš Ryšavý</t>
   </si>
   <si>
     <t>rysavy@sezev-reko.cz</t>
   </si>
   <si>
     <t>Miroslav Válek</t>
   </si>
   <si>
     <t>valek@sezev-reko.cz</t>
   </si>
   <si>
     <t>Skanska a.s.</t>
   </si>
   <si>
     <t>Ilona Kačová</t>
   </si>
   <si>
     <t>ilona.kacova@skanska.cz</t>
@@ -1445,50 +1436,59 @@
     <t>TOMI-REMONT a.s.</t>
   </si>
   <si>
     <t>Tereza Ulrichová</t>
   </si>
   <si>
     <t>ulrichova@tomi-remont.cz</t>
   </si>
   <si>
     <t>Zdeněk Kužela</t>
   </si>
   <si>
     <t>kuzela@tomi-rermont.cz</t>
   </si>
   <si>
     <t>TORAMOS, s.r.o.</t>
   </si>
   <si>
     <t>Tadeáš Byrtus</t>
   </si>
   <si>
     <t>602 529 503</t>
   </si>
   <si>
     <t>byrtus@toramos.cz</t>
+  </si>
+  <si>
+    <t>Train Charter Services B.V.</t>
+  </si>
+  <si>
+    <t>TCS Product Control</t>
+  </si>
+  <si>
+    <t>productcontrol@traincharter.eu</t>
   </si>
   <si>
     <t>TRAMO RAIL, a.s.</t>
   </si>
   <si>
     <t>Ing. Jiří Slepička</t>
   </si>
   <si>
     <t>slepicka@tramo-rail.cz</t>
   </si>
   <si>
     <t>Trans Rapid s.r.o.</t>
   </si>
   <si>
     <t>Ing. Lenka Zwyrtková</t>
   </si>
   <si>
     <t>Traťová strojní společnost, a.s.</t>
   </si>
   <si>
     <t>Dispečink TSS, a.s.</t>
   </si>
   <si>
     <t>mu@tssas.cz</t>
   </si>
@@ -1902,54 +1902,54 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hypertextový odkaz" xfId="1" builtinId="8"/>
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2216,59 +2216,60 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zwyrtkova@zxbenet.cz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@sofistikservis.cz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RWrana@subterra.cz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo_dlb_cz@laenderbahn.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DispoCZ@inter-cargo.pl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.rakosnik@hsl-logistik.eu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:perner@etts.cz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jan.popelka2@skanska.cz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@dbv-itl.cz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:v1-hradlo-odbyt@suas.cz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jan.odlozilik@hrosistavby.cz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomas.exnar@cht-pce.cz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cetd.miedzynarodowy2@pkpcargo.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cargom.cz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:planning@railtrans.eu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miroslav.rak@strabag.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zuzana.karlova@hrochostroj.cz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@raillog.sk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@kzc.cz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:forejtkova@rcas.cz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pavla.wojnarova@dpb-cz.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@olomouckadopravni.cz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:draznidoprava@re-kop.cz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dyspozytura@cdcargo.pl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@ids-cargo.cz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zddesna@sart.cz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@odos-cargo.cz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pavlik.jiri@azd.cz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.havelka@railsystem.cz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@arriva.cz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kov.erail@seznam.cz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@gwcargo.cz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@jarocs.eu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@hsl-logistik.eu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kostelnik@lokorail.sk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:horvath@zugagency.cz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.waicenbauer@viamont.cz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel.hanes@strabag.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@osoblazsko.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jurina@sofistikservis.cz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:novotny@cht.cz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kds1@event-zazitkovyvlak.cz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mu@tssas.cz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@gwtr.cz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.dudic@regiojet.cz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ilona.kacova@skanska.cz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zwyrtkova@zxbenet.cz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@dbv-itl.cz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.moravek@deutschebahn.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaroslava.husakova.jh@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@rmlines.cz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@mbmr.cz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:obchod@zxbenet.cz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jezl@hanswendel.cz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer.RJUK@regiojet.cz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DispoCZ@inter-cargo.pl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ulrichova@tomi-remont.cz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@etts.cz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soupalova@chladek-tintera.cz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mintelova@intrarail.cz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz.pus@mkinet.cz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adrian.halay@dpb-sk.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@ids-cargo.cz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jktessta@seznam.cz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@metransrail.eu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:z.vlasak@swietelsky.cz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldrich.penicka@cercargo.eu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tratovydispecer.litvinov@orlenunipetrol.cz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vedouciprovozu@czdplzen.cz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo.CZ@lte-group.eu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prokes@zubacka.cz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stehlik@ids-logirail.cz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@suasgroup.cz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz.dispo@epcargo.cz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lukas.matucha@elzel.cz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecing@railtrans.eu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cer-slovakia.eu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@gwtr.cz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo.dbcargoczechia@deutschebahn.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martina.hlatka@gwtr.cz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerhattrain@seznam.cz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jan.rehak@pedasta.cz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zivny@firesta.cz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@lokotrans.cz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ostadal@jarocs.eu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@psz.sk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:logistics@czloko.cz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vlaky@gepard.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lg-svoboda@seznam.cz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.bouska@vychodoceskadraha.cz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaroslav.dvoracek@epcargo.cz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kral.lukas@nanlitomerice.cz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@s-rail.cz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smdmp@cmail.cz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@paricz.cz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leitstelle.itl@captrain.de" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.cernikova@swietelsky.cz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@nzrail.sk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mokry@falcon-rail.eu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hrdlicka@tssgrade.cz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@metransrail.eu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jakubec@nor.cz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@zugagency.cz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@pkpcargointernational.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:linhart@usteckadraha.cz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cityrail.cz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomas@valenta-rail.cz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:copd.miedzynarodowy3@pkpcargo.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Radek.Cecetka@orlenunipetrol.cz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hlinena@gepard.com" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@gjw-praha.cz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@wlc-czechia.cz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.dudic@regiojet.cz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@gjw-praha.cz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prochazka@e-railconstruct.cz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@osoblazsko.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sitdisp1@gr.cd.cz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SA.VDP.dispo@vitkovicka-doprava.cz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@czdplzen.cz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer.usti@pkpcargointernational.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:knizek@pirell.cz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DMiso@subterra.cz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo.SK@lte-group.eu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prazsky@usteckadraha.cz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:milanpus@mkinet.cz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kadr.dispo@vychodoceskadraha.cz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vit.motycka@vinci-construction.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pavlik.jiri@azd.cz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jurina@sofistikservis.cz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@odos-cargo.cz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kov.erail@seznam.cz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@gwcargo.cz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@hsl-logistik.eu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kostelnik@lokorail.sk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ilona.kacova@skanska.cz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:draznidoprava@re-kop.cz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@osoblazsko.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@mbmr.cz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mintelova@intrarail.cz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cetd.miedzynarodowy2@pkpcargo.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jezl@hanswendel.cz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer.RJUK@regiojet.cz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@metransrail.eu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ulrichova@tomi-remont.cz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tratovydispecer.litvinov@orlenunipetrol.cz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.dudic@regiojet.cz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soupalova@chladek-tintera.cz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adrian.halay@dpb-sk.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@olomouckadopravni.cz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prokes@zubacka.cz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stehlik@ids-logirail.cz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@ids-cargo.cz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecing@railtrans.eu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cer-slovakia.eu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@gwtr.cz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:logistics@czloko.cz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo.dbcargoczechia@deutschebahn.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vlaky@gepard.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martina.hlatka@gwtr.cz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerhattrain@seznam.cz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaroslav.dvoracek@epcargo.cz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldrich.penicka@cercargo.eu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@s-rail.cz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@nzrail.sk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jan.rehak@pedasta.cz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zivny@firesta.cz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@lokotrans.cz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ostadal@jarocs.eu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kds1@event-zazitkovyvlak.cz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lg-svoboda@seznam.cz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kral.lukas@nanlitomerice.cz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smdmp@cmail.cz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@paricz.cz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leitstelle.itl@captrain.de" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.cernikova@swietelsky.cz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mokry@falcon-rail.eu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaroslava.husakova.jh@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jakubec@nor.cz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@zugagency.cz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zwyrtkova@zxbenet.cz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cityrail.cz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@pkpcargointernational.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DispoCZ@inter-cargo.pl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.bouska@vychodoceskadraha.cz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:perner@etts.cz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@gjw-praha.cz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:linhart@usteckadraha.cz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@sofistikservis.cz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.dudic@regiojet.cz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RWrana@subterra.cz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo_dlb_cz@laenderbahn.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:copd.miedzynarodowy3@pkpcargo.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.rakosnik@hsl-logistik.eu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prochazka@e-railconstruct.cz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Radek.Cecetka@orlenunipetrol.cz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jan.popelka2@skanska.cz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@dbv-itl.cz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@osoblazsko.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hlinena@gepard.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:v1-hradlo-odbyt@suas.cz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz.dispo@epcargo.cz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lukas.matucha@elzel.cz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jan.odlozilik@hrosistavby.cz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@czdplzen.cz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SA.VDP.dispo@vitkovicka-doprava.cz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:planning@railtrans.eu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomas@valenta-rail.cz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zuzana.karlova@hrochostroj.cz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomas.exnar@cht-pce.cz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:milanpus@mkinet.cz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cer-slovakia.eu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:productcontrol@traincharter.eu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@psz.sk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cargom.cz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:knizek@pirell.cz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miroslav.rak@strabag.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kadr.dispo@vychodoceskadraha.cz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DMiso@subterra.cz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@raillog.sk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@kzc.cz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vit.motycka@vinci-construction.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo.SK@lte-group.eu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dyspozytura@cdcargo.pl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.waicenbauer@viamont.cz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:forejtkova@rcas.cz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pavla.wojnarova@dpb-cz.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hrdlicka@tssgrade.cz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@metransrail.eu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zddesna@sart.cz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@ids-cargo.cz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer.usti@pkpcargointernational.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prazsky@usteckadraha.cz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@arriva.cz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mu@tssas.cz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@jarocs.eu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:horvath@zugagency.cz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@dbv-itl.cz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel.hanes@strabag.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.moravek@deutschebahn.com" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:novotny@cht.cz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@gjw-praha.cz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@gwtr.cz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zwyrtkova@zxbenet.cz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sitdisp1@gr.cd.cz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.havelka@railsystem.cz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:obchod@zxbenet.cz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jktessta@seznam.cz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DispoCZ@inter-cargo.pl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@etts.cz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo.CZ@lte-group.eu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@suasgroup.cz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz.pus@mkinet.cz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:z.vlasak@swietelsky.cz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vedouciprovozu@czdplzen.cz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{420E67E0-614F-42D5-9A33-FB577B236A72}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72FAAD30-0B97-46F8-BCB6-3342EDCD3E41}">
   <dimension ref="A1:L211"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection sqref="A1:M1"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="66.85546875" customWidth="1"/>
     <col min="2" max="2" width="34.140625" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" customWidth="1"/>
     <col min="4" max="4" width="18.28515625" customWidth="1"/>
     <col min="5" max="6" width="37.42578125" customWidth="1"/>
     <col min="7" max="7" width="26" customWidth="1"/>
     <col min="8" max="8" width="15.7109375" customWidth="1"/>
     <col min="9" max="9" width="35.140625" customWidth="1"/>
     <col min="10" max="10" width="11.7109375" customWidth="1"/>
     <col min="11" max="11" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="20.140625" customWidth="1"/>
     <col min="257" max="257" width="66.85546875" customWidth="1"/>
     <col min="258" max="258" width="34.140625" customWidth="1"/>
     <col min="259" max="259" width="17.42578125" customWidth="1"/>
     <col min="260" max="260" width="18.28515625" customWidth="1"/>
     <col min="261" max="262" width="37.42578125" customWidth="1"/>
     <col min="263" max="263" width="26" customWidth="1"/>
     <col min="264" max="264" width="15.7109375" customWidth="1"/>
     <col min="265" max="265" width="35.140625" customWidth="1"/>
     <col min="266" max="266" width="11.7109375" customWidth="1"/>
@@ -3092,2222 +3093,2222 @@
       <c r="F7" s="11"/>
       <c r="G7" s="10"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
     </row>
     <row r="8" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="16"/>
       <c r="E8" s="12" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="11"/>
       <c r="G8" s="16"/>
       <c r="H8" s="18"/>
       <c r="I8" s="11"/>
     </row>
     <row r="9" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="11" t="s">
+      <c r="A9" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C9" s="10">
-        <v>605880066</v>
+      <c r="C9" s="15" t="s">
+        <v>27</v>
       </c>
       <c r="D9" s="10"/>
       <c r="E9" s="12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F9" s="11"/>
       <c r="G9" s="16"/>
       <c r="H9" s="18"/>
       <c r="I9" s="11"/>
     </row>
     <row r="10" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10" s="9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C10" s="15" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D10" s="16"/>
       <c r="E10" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="F10" s="9" t="s">
+      <c r="G10" s="15" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="H10" s="16"/>
       <c r="I10" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="9" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C11" s="10">
         <v>605880066</v>
       </c>
       <c r="D11" s="10"/>
       <c r="E11" s="12" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F11" s="11"/>
       <c r="G11" s="10"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
     </row>
     <row r="12" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="9" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="C12" s="10">
         <v>702151221</v>
       </c>
       <c r="D12" s="10"/>
       <c r="E12" s="12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
     </row>
     <row r="13" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="11" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="C13" s="10">
         <v>972325980</v>
       </c>
       <c r="D13" s="11"/>
       <c r="E13" s="11" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
     </row>
     <row r="14" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="20" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C14" s="10">
         <v>602486558</v>
       </c>
       <c r="D14" s="10"/>
       <c r="E14" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="F14" s="9" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G14" s="10">
         <v>732551970</v>
       </c>
       <c r="H14" s="11"/>
       <c r="I14" s="13" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="11" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="C15" s="10">
         <v>606793647</v>
       </c>
       <c r="D15" s="10">
         <v>972232604</v>
       </c>
       <c r="E15" s="12" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
     </row>
     <row r="16" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="11" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="C16" s="10">
         <v>702222805</v>
       </c>
       <c r="D16" s="10"/>
       <c r="E16" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="F16" s="11" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="G16" s="10">
         <v>793918365</v>
       </c>
       <c r="H16" s="10"/>
       <c r="I16" s="12" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B17" s="9" t="s">
+      <c r="C17" s="22" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F17" s="14" t="s">
         <v>60</v>
       </c>
-      <c r="F17" s="14" t="s">
+      <c r="G17" s="23" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="H17" s="24"/>
       <c r="I17" s="14" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="11" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="C18" s="10">
         <v>723179220</v>
       </c>
       <c r="D18" s="11"/>
       <c r="E18" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="F18" s="11" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="G18" s="10">
         <v>724088186</v>
       </c>
       <c r="H18" s="11"/>
       <c r="I18" s="13" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="9" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="C19" s="10">
         <v>777461541</v>
       </c>
       <c r="D19" s="10">
         <v>478479220</v>
       </c>
       <c r="E19" s="12" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
     </row>
     <row r="20" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="9" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C20" s="10">
         <v>799015399</v>
       </c>
       <c r="D20" s="10"/>
       <c r="E20" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="F20" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="F20" s="9" t="s">
+      <c r="G20" s="17" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H20" s="11"/>
       <c r="I20" s="12" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="9" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="C21" s="10">
         <v>776747770</v>
       </c>
       <c r="D21" s="11"/>
       <c r="E21" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="F21" s="11" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="G21" s="10">
         <v>736757987</v>
       </c>
       <c r="H21" s="11"/>
       <c r="I21" s="13" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" s="9" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="C22" s="10">
         <v>702150733</v>
       </c>
       <c r="D22" s="10">
         <v>296500282</v>
       </c>
       <c r="E22" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="F22" s="11" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="G22" s="24">
         <v>602596609</v>
       </c>
       <c r="H22" s="10">
         <v>296500552</v>
       </c>
       <c r="I22" s="11" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="B23" s="11" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="C23" s="10">
         <v>739481038</v>
       </c>
       <c r="D23" s="11"/>
       <c r="E23" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="F23" s="11" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="G23" s="10">
         <v>602288814</v>
       </c>
       <c r="H23" s="11"/>
       <c r="I23" s="12" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="B24" s="9" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="C24" s="10">
         <v>739237535</v>
       </c>
       <c r="D24" s="11"/>
       <c r="E24" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="F24" s="9" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="G24" s="10">
         <v>731859025</v>
       </c>
       <c r="H24" s="11"/>
       <c r="I24" s="12" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="B25" s="11" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="C25" s="10">
         <v>731122694</v>
       </c>
       <c r="D25" s="10"/>
       <c r="E25" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="F25" s="9" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="G25" s="10">
         <v>732694557</v>
       </c>
       <c r="H25" s="11"/>
       <c r="I25" s="12" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="25" t="s">
         <v>102</v>
       </c>
-      <c r="B26" s="25" t="s">
+      <c r="C26" s="17" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="D26" s="26"/>
       <c r="E26" s="27" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F26" s="28"/>
       <c r="G26" s="29"/>
       <c r="H26" s="30"/>
       <c r="I26" s="12"/>
     </row>
     <row r="27" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="B27" s="9" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="C27" s="10">
         <v>602741181</v>
       </c>
       <c r="D27" s="11"/>
       <c r="E27" s="31" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F27" s="28"/>
       <c r="G27" s="29"/>
       <c r="H27" s="30"/>
       <c r="I27" s="12"/>
     </row>
     <row r="28" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="B28" s="28" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="C28" s="29">
         <v>702092324</v>
       </c>
       <c r="D28" s="30"/>
       <c r="E28" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="F28" s="28" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="G28" s="29">
         <v>735874449</v>
       </c>
       <c r="H28" s="30"/>
       <c r="I28" s="12" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B29" s="28" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C29" s="29">
         <v>604537231</v>
       </c>
       <c r="D29" s="30"/>
       <c r="E29" s="12" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F29" s="30"/>
       <c r="G29" s="30"/>
       <c r="H29" s="30"/>
       <c r="I29" s="11"/>
     </row>
     <row r="30" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="B30" s="28" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="C30" s="29">
         <v>735150999</v>
       </c>
       <c r="D30" s="30"/>
       <c r="E30" s="31" t="s">
+        <v>118</v>
+      </c>
+      <c r="F30" s="30" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="G30" s="29">
         <v>735150999</v>
       </c>
       <c r="H30" s="30"/>
       <c r="I30" s="12" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="9" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B31" s="9" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C31" s="10">
         <v>734640824</v>
       </c>
       <c r="D31" s="11"/>
       <c r="E31" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="F31" s="9" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="G31" s="10">
         <v>793941741</v>
       </c>
       <c r="H31" s="11"/>
       <c r="I31" s="12" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="B32" s="11" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C32" s="10">
         <v>733785017</v>
       </c>
       <c r="D32" s="10">
         <v>389009257</v>
       </c>
       <c r="E32" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="F32" s="11" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="G32" s="10">
         <v>734640824</v>
       </c>
       <c r="H32" s="10">
         <v>389009257</v>
       </c>
       <c r="I32" s="12" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="B33" s="11" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="C33" s="10">
         <v>602413669</v>
       </c>
       <c r="D33" s="10"/>
       <c r="E33" s="12" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F33" s="11"/>
       <c r="G33" s="10"/>
       <c r="H33" s="11"/>
       <c r="I33" s="12"/>
     </row>
     <row r="34" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
+        <v>131</v>
+      </c>
+      <c r="B34" s="9" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="C34" s="10">
         <v>702169442</v>
       </c>
       <c r="D34" s="10"/>
       <c r="E34" s="12" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F34" s="11"/>
       <c r="G34" s="10"/>
       <c r="H34" s="11"/>
       <c r="I34" s="12"/>
     </row>
     <row r="35" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
+        <v>134</v>
+      </c>
+      <c r="B35" s="9" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="C35" s="10">
         <v>601372636</v>
       </c>
       <c r="D35" s="10"/>
       <c r="E35" s="12" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F35" s="11"/>
       <c r="G35" s="11"/>
       <c r="H35" s="11"/>
       <c r="I35" s="11"/>
     </row>
     <row r="36" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="11" t="s">
+        <v>137</v>
+      </c>
+      <c r="B36" s="11" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="C36" s="10">
         <v>737634614</v>
       </c>
       <c r="D36" s="10"/>
       <c r="E36" s="12" t="s">
+        <v>139</v>
+      </c>
+      <c r="F36" s="11" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G36" s="10">
         <v>605001534</v>
       </c>
       <c r="H36" s="10"/>
       <c r="I36" s="12" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="B37" s="9" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="C37" s="10">
         <v>731450947</v>
       </c>
       <c r="D37" s="11"/>
       <c r="E37" s="12" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
       <c r="H37" s="11"/>
       <c r="I37" s="11"/>
     </row>
     <row r="38" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
+        <v>145</v>
+      </c>
+      <c r="B38" s="9" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="C38" s="32">
         <v>774922259</v>
       </c>
       <c r="D38" s="10"/>
       <c r="E38" s="12" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F38" s="11"/>
       <c r="G38" s="10"/>
       <c r="H38" s="11"/>
       <c r="I38" s="33"/>
     </row>
     <row r="39" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="B39" s="9" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="C39" s="10">
         <v>724028968</v>
       </c>
       <c r="D39" s="11"/>
       <c r="E39" s="12" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="F39" s="11"/>
       <c r="G39" s="11"/>
       <c r="H39" s="11"/>
       <c r="I39" s="11"/>
     </row>
     <row r="40" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="11" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B40" s="11" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C40" s="10">
         <v>725933605</v>
       </c>
       <c r="D40" s="11"/>
       <c r="E40" s="12" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F40" s="11"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
       <c r="I40" s="11"/>
     </row>
     <row r="41" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
+        <v>153</v>
+      </c>
+      <c r="B41" s="9" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="C41" s="10">
         <v>474470450</v>
       </c>
       <c r="D41" s="10">
         <v>725933605</v>
       </c>
       <c r="E41" s="12" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F41" s="11"/>
       <c r="G41" s="11"/>
       <c r="H41" s="11"/>
       <c r="I41" s="11"/>
     </row>
     <row r="42" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="B42" s="9" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="C42" s="24">
         <v>777491367</v>
       </c>
       <c r="D42" s="24"/>
       <c r="E42" s="12" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="F42" s="11"/>
       <c r="G42" s="11"/>
       <c r="H42" s="11"/>
       <c r="I42" s="11"/>
     </row>
     <row r="43" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="14" t="s">
+        <v>158</v>
+      </c>
+      <c r="B43" s="9" t="s">
         <v>159</v>
       </c>
-      <c r="B43" s="9" t="s">
+      <c r="C43" s="17" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="D43" s="11"/>
       <c r="E43" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="F43" s="9" t="s">
         <v>162</v>
       </c>
-      <c r="F43" s="9" t="s">
+      <c r="G43" s="17" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="H43" s="17"/>
       <c r="I43" s="12" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="44" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="34" t="s">
+        <v>164</v>
+      </c>
+      <c r="B44" s="9" t="s">
         <v>165</v>
       </c>
-      <c r="B44" s="9" t="s">
+      <c r="C44" s="17" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="D44" s="11"/>
       <c r="E44" s="35" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F44" s="9"/>
       <c r="G44" s="17"/>
       <c r="H44" s="17"/>
       <c r="I44" s="12"/>
     </row>
     <row r="45" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="36" t="s">
+        <v>168</v>
+      </c>
+      <c r="B45" s="9" t="s">
         <v>169</v>
       </c>
-      <c r="B45" s="9" t="s">
+      <c r="C45" s="17" t="s">
         <v>170</v>
       </c>
-      <c r="C45" s="17" t="s">
+      <c r="D45" s="17" t="s">
         <v>171</v>
       </c>
-      <c r="D45" s="17" t="s">
+      <c r="E45" s="12" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="F45" s="9"/>
       <c r="G45" s="17"/>
       <c r="H45" s="17"/>
       <c r="I45" s="12"/>
     </row>
     <row r="46" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="B46" s="9" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="C46" s="10">
         <v>727844219</v>
       </c>
       <c r="D46" s="11"/>
       <c r="E46" s="12" t="s">
+        <v>175</v>
+      </c>
+      <c r="F46" s="11" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="G46" s="10">
         <v>774177094</v>
       </c>
       <c r="H46" s="9" t="s">
+        <v>177</v>
+      </c>
+      <c r="I46" s="12" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="11" t="s">
+        <v>179</v>
+      </c>
+      <c r="B47" s="11" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="C47" s="10">
         <v>603729639</v>
       </c>
       <c r="D47" s="11"/>
       <c r="E47" s="11" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="F47" s="11"/>
       <c r="G47" s="11"/>
       <c r="H47" s="11"/>
       <c r="I47" s="11"/>
     </row>
     <row r="48" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="11" t="s">
+        <v>182</v>
+      </c>
+      <c r="B48" s="9" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="C48" s="10">
         <v>603865027</v>
       </c>
       <c r="D48" s="11"/>
       <c r="E48" s="12" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="F48" s="11"/>
       <c r="G48" s="10"/>
       <c r="H48" s="11"/>
       <c r="I48" s="12"/>
     </row>
     <row r="49" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="11" t="s">
+        <v>185</v>
+      </c>
+      <c r="B49" s="11" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C49" s="10">
         <v>735177500</v>
       </c>
       <c r="D49" s="10"/>
       <c r="E49" s="12" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F49" s="9"/>
       <c r="G49" s="10"/>
       <c r="H49" s="10"/>
       <c r="I49" s="12"/>
     </row>
     <row r="50" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="B50" s="12" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="C50" s="10">
         <v>777490011</v>
       </c>
       <c r="D50" s="10"/>
       <c r="E50" s="11" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="F50" s="11"/>
       <c r="G50" s="10"/>
       <c r="H50" s="10"/>
       <c r="I50" s="11"/>
     </row>
     <row r="51" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B51" s="12" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="C51" s="10">
         <v>777490011</v>
       </c>
       <c r="D51" s="10"/>
       <c r="E51" s="11" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="F51" s="11"/>
       <c r="G51" s="10"/>
       <c r="H51" s="11"/>
       <c r="I51" s="11"/>
     </row>
     <row r="52" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="9" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B52" s="12" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="C52" s="10">
         <v>777490011</v>
       </c>
       <c r="D52" s="10"/>
       <c r="E52" s="11" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="F52" s="11"/>
       <c r="G52" s="10"/>
       <c r="H52" s="11"/>
       <c r="I52" s="11"/>
     </row>
     <row r="53" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="9" t="s">
+        <v>193</v>
+      </c>
+      <c r="B53" s="11" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="C53" s="10">
         <v>604750035</v>
       </c>
       <c r="D53" s="11"/>
       <c r="E53" s="12" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F53" s="11"/>
       <c r="G53" s="11"/>
       <c r="H53" s="11"/>
       <c r="I53" s="11"/>
     </row>
     <row r="54" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="B54" s="11" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="C54" s="10">
         <v>777750299</v>
       </c>
       <c r="D54" s="11"/>
       <c r="E54" s="12" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F54" s="9"/>
       <c r="G54" s="10"/>
       <c r="H54" s="11"/>
       <c r="I54" s="11"/>
     </row>
     <row r="55" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="B55" s="11" t="s">
         <v>200</v>
       </c>
-      <c r="B55" s="11" t="s">
+      <c r="C55" s="37" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="D55" s="11"/>
       <c r="E55" s="11" t="s">
+        <v>202</v>
+      </c>
+      <c r="F55" s="9" t="s">
         <v>203</v>
       </c>
-      <c r="F55" s="9" t="s">
+      <c r="G55" s="37" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="H55" s="11"/>
       <c r="I55" s="12" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="56" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="11" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B56" s="11" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C56" s="10">
         <v>606091021</v>
       </c>
       <c r="D56" s="11"/>
       <c r="E56" s="11" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F56" s="11"/>
       <c r="G56" s="10"/>
       <c r="H56" s="11"/>
       <c r="I56" s="11"/>
     </row>
     <row r="57" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="11" t="s">
+        <v>208</v>
+      </c>
+      <c r="B57" s="11" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C57" s="10">
         <v>775360552</v>
       </c>
       <c r="D57" s="11"/>
       <c r="E57" s="11" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F57" s="11"/>
       <c r="G57" s="10"/>
       <c r="H57" s="11"/>
       <c r="I57" s="11"/>
     </row>
     <row r="58" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="11" t="s">
+        <v>211</v>
+      </c>
+      <c r="B58" s="9" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="C58" s="10">
         <v>775567311</v>
       </c>
       <c r="D58" s="17" t="s">
+        <v>213</v>
+      </c>
+      <c r="E58" s="12" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="F58" s="11"/>
       <c r="G58" s="37"/>
       <c r="H58" s="10"/>
       <c r="I58" s="12"/>
     </row>
     <row r="59" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="B59" s="9" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="C59" s="38">
         <v>775567311</v>
       </c>
       <c r="D59" s="17" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="E59" s="12" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="F59" s="11"/>
       <c r="G59" s="37"/>
       <c r="H59" s="10"/>
       <c r="I59" s="12"/>
     </row>
     <row r="60" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="21" t="s">
+        <v>218</v>
+      </c>
+      <c r="B60" s="9" t="s">
         <v>219</v>
       </c>
-      <c r="B60" s="9" t="s">
+      <c r="C60" s="22" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="D60" s="10"/>
       <c r="E60" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="F60" s="14" t="s">
         <v>222</v>
       </c>
-      <c r="F60" s="14" t="s">
+      <c r="G60" s="22" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="H60" s="24"/>
       <c r="I60" s="9" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="61" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="11" t="s">
+        <v>225</v>
+      </c>
+      <c r="B61" s="11" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="C61" s="10">
         <v>731415372</v>
       </c>
       <c r="D61" s="11"/>
       <c r="E61" s="12" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F61" s="11"/>
       <c r="G61" s="11"/>
       <c r="H61" s="11"/>
       <c r="I61" s="11"/>
     </row>
     <row r="62" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="11" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="B62" s="9" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C62" s="10">
         <v>731676301</v>
       </c>
       <c r="D62" s="10"/>
       <c r="E62" s="12" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F62" s="11"/>
       <c r="G62" s="10"/>
       <c r="H62" s="10"/>
       <c r="I62" s="12"/>
     </row>
     <row r="63" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="9" t="s">
+        <v>230</v>
+      </c>
+      <c r="B63" s="9" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="C63" s="10">
         <v>731676301</v>
       </c>
       <c r="D63" s="10"/>
       <c r="E63" s="12" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F63" s="11"/>
       <c r="G63" s="11"/>
       <c r="H63" s="11"/>
       <c r="I63" s="11"/>
     </row>
     <row r="64" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="11" t="s">
+        <v>232</v>
+      </c>
+      <c r="B64" s="9" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="C64" s="10">
         <v>606730273</v>
       </c>
       <c r="D64" s="11"/>
       <c r="E64" s="12" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F64" s="11"/>
       <c r="G64" s="10"/>
       <c r="H64" s="11"/>
       <c r="I64" s="11"/>
     </row>
     <row r="65" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="11" t="s">
+        <v>235</v>
+      </c>
+      <c r="B65" s="9" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="C65" s="10">
         <v>736609903</v>
       </c>
       <c r="D65" s="10"/>
       <c r="E65" s="12" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F65" s="9"/>
       <c r="G65" s="22"/>
       <c r="H65" s="9"/>
       <c r="I65" s="9"/>
     </row>
     <row r="66" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="9" t="s">
+        <v>238</v>
+      </c>
+      <c r="B66" s="9" t="s">
         <v>239</v>
       </c>
-      <c r="B66" s="9" t="s">
+      <c r="C66" s="17" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="D66" s="10"/>
       <c r="E66" s="12" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F66" s="9"/>
       <c r="G66" s="22"/>
       <c r="H66" s="9"/>
       <c r="I66" s="9"/>
     </row>
     <row r="67" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="B67" s="9" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C67" s="10">
         <v>733712954</v>
       </c>
       <c r="D67" s="10"/>
       <c r="E67" s="12" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F67" s="11"/>
       <c r="G67" s="11"/>
       <c r="H67" s="11"/>
       <c r="I67" s="11"/>
     </row>
     <row r="68" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="11" t="s">
+        <v>244</v>
+      </c>
+      <c r="B68" s="9" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="C68" s="10">
         <v>731451532</v>
       </c>
       <c r="D68" s="10">
         <v>476164141</v>
       </c>
       <c r="E68" s="12" t="s">
+        <v>246</v>
+      </c>
+      <c r="F68" s="9" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="G68" s="10">
         <v>739327031</v>
       </c>
       <c r="H68" s="10">
         <v>476164777</v>
       </c>
       <c r="I68" s="12" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="69" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
+        <v>249</v>
+      </c>
+      <c r="B69" s="9" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="C69" s="10">
         <v>601502564</v>
       </c>
       <c r="D69" s="10"/>
       <c r="E69" s="12" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F69" s="9"/>
       <c r="G69" s="10"/>
       <c r="H69" s="10"/>
       <c r="I69" s="12"/>
     </row>
     <row r="70" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="9" t="s">
+        <v>252</v>
+      </c>
+      <c r="B70" s="9" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
       <c r="C70" s="10">
         <v>602404854</v>
       </c>
       <c r="D70" s="11"/>
       <c r="E70" s="12" t="s">
+        <v>254</v>
+      </c>
+      <c r="F70" s="9" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="G70" s="10"/>
       <c r="H70" s="11"/>
       <c r="I70" s="11"/>
     </row>
     <row r="71" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="11" t="s">
+        <v>256</v>
+      </c>
+      <c r="B71" s="9" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="C71" s="10">
         <v>731208060</v>
       </c>
       <c r="D71" s="10"/>
       <c r="E71" s="12" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F71" s="9"/>
       <c r="G71" s="10"/>
       <c r="H71" s="11"/>
       <c r="I71" s="11"/>
     </row>
     <row r="72" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="11" t="s">
+        <v>259</v>
+      </c>
+      <c r="B72" s="9" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="C72" s="29">
         <v>774692738</v>
       </c>
       <c r="D72" s="29"/>
       <c r="E72" s="39" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F72" s="28"/>
       <c r="G72" s="29"/>
       <c r="H72" s="30"/>
       <c r="I72" s="30"/>
     </row>
     <row r="73" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="9" t="s">
+        <v>262</v>
+      </c>
+      <c r="B73" s="9" t="s">
         <v>263</v>
       </c>
-      <c r="B73" s="9" t="s">
+      <c r="C73" s="40" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="D73" s="30"/>
       <c r="E73" s="39" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F73" s="28"/>
       <c r="G73" s="29"/>
       <c r="H73" s="30"/>
       <c r="I73" s="39"/>
     </row>
     <row r="74" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="B74" s="30" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="C74" s="29">
         <v>606702714</v>
       </c>
       <c r="D74" s="29">
         <v>596166444</v>
       </c>
       <c r="E74" s="39" t="s">
+        <v>268</v>
+      </c>
+      <c r="F74" s="28" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="G74" s="29">
         <v>602133890</v>
       </c>
       <c r="H74" s="29">
         <v>224956633</v>
       </c>
       <c r="I74" s="39" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="75" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="9" t="s">
+        <v>271</v>
+      </c>
+      <c r="B75" s="9" t="s">
         <v>272</v>
       </c>
-      <c r="B75" s="9" t="s">
+      <c r="C75" s="37" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="D75" s="37"/>
       <c r="E75" s="12" t="s">
+        <v>274</v>
+      </c>
+      <c r="F75" s="9" t="s">
+        <v>272</v>
+      </c>
+      <c r="G75" s="17" t="s">
         <v>275</v>
-      </c>
-[...4 lines deleted...]
-        <v>276</v>
       </c>
       <c r="H75" s="37"/>
       <c r="I75" s="12" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="76" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="11" t="s">
+        <v>277</v>
+      </c>
+      <c r="B76" s="9" t="s">
         <v>278</v>
       </c>
-      <c r="B76" s="9" t="s">
+      <c r="C76" s="17" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="D76" s="37"/>
       <c r="E76" s="12" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F76" s="11"/>
       <c r="G76" s="37"/>
       <c r="H76" s="37"/>
       <c r="I76" s="11"/>
     </row>
     <row r="77" spans="1:9" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="41" t="s">
+        <v>281</v>
+      </c>
+      <c r="B77" s="42" t="s">
         <v>282</v>
       </c>
-      <c r="B77" s="42" t="s">
+      <c r="C77" s="43" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="D77" s="44"/>
       <c r="E77" s="45" t="s">
+        <v>284</v>
+      </c>
+      <c r="F77" s="25" t="s">
         <v>285</v>
       </c>
-      <c r="F77" s="25" t="s">
+      <c r="G77" s="43" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="H77" s="37"/>
       <c r="I77" s="45" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="78" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="20" t="s">
+        <v>288</v>
+      </c>
+      <c r="B78" s="25" t="s">
         <v>289</v>
       </c>
-      <c r="B78" s="25" t="s">
+      <c r="C78" s="17" t="s">
         <v>290</v>
       </c>
-      <c r="C78" s="17" t="s">
+      <c r="D78" s="43" t="s">
         <v>291</v>
       </c>
-      <c r="D78" s="43" t="s">
+      <c r="E78" s="46" t="s">
         <v>292</v>
       </c>
-      <c r="E78" s="46" t="s">
+      <c r="F78" s="25" t="s">
         <v>293</v>
       </c>
-      <c r="F78" s="25" t="s">
+      <c r="G78" s="43" t="s">
         <v>294</v>
       </c>
-      <c r="G78" s="43" t="s">
+      <c r="H78" s="17" t="s">
+        <v>291</v>
+      </c>
+      <c r="I78" s="47" t="s">
         <v>295</v>
-      </c>
-[...4 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="79" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="48" t="s">
+        <v>296</v>
+      </c>
+      <c r="B79" s="36" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="C79" s="10">
         <v>770197969</v>
       </c>
       <c r="D79" s="11"/>
       <c r="E79" s="49" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F79" s="50"/>
       <c r="G79" s="43"/>
       <c r="H79" s="37"/>
       <c r="I79" s="45"/>
     </row>
     <row r="80" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="14" t="s">
+        <v>299</v>
+      </c>
+      <c r="B80" s="11" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="C80" s="10">
         <v>267314243</v>
       </c>
       <c r="D80" s="10"/>
       <c r="E80" s="11" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F80" s="9"/>
       <c r="G80" s="22"/>
       <c r="H80" s="10"/>
       <c r="I80" s="51"/>
     </row>
     <row r="81" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="9" t="s">
+        <v>302</v>
+      </c>
+      <c r="B81" s="9" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="C81" s="10">
         <v>727820008</v>
       </c>
       <c r="D81" s="10"/>
       <c r="E81" s="12" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F81" s="11"/>
       <c r="G81" s="11"/>
       <c r="H81" s="11"/>
       <c r="I81" s="11"/>
     </row>
     <row r="82" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="52" t="s">
+        <v>305</v>
+      </c>
+      <c r="B82" s="9" t="s">
         <v>306</v>
       </c>
-      <c r="B82" s="9" t="s">
+      <c r="C82" s="17" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="D82" s="10"/>
       <c r="E82" s="12" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F82" s="9"/>
       <c r="G82" s="22"/>
       <c r="H82" s="10"/>
       <c r="I82" s="51"/>
     </row>
     <row r="83" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="9" t="s">
+        <v>309</v>
+      </c>
+      <c r="B83" s="9" t="s">
         <v>310</v>
       </c>
-      <c r="B83" s="9" t="s">
+      <c r="C83" s="17" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="D83" s="10"/>
       <c r="E83" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="F83" s="9" t="s">
         <v>313</v>
       </c>
-      <c r="F83" s="9" t="s">
+      <c r="G83" s="17" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="H83" s="10"/>
       <c r="I83" s="12" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="84" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="9" t="s">
+        <v>316</v>
+      </c>
+      <c r="B84" s="9" t="s">
         <v>317</v>
       </c>
-      <c r="B84" s="9" t="s">
+      <c r="C84" s="17" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="D84" s="10"/>
       <c r="E84" s="12" t="s">
+        <v>319</v>
+      </c>
+      <c r="F84" s="9" t="s">
         <v>320</v>
       </c>
-      <c r="F84" s="9" t="s">
+      <c r="G84" s="17" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="H84" s="10"/>
       <c r="I84" s="12" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="85" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="9" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="B85" s="11" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C85" s="10">
         <v>739341656</v>
       </c>
       <c r="D85" s="11"/>
       <c r="E85" s="11" t="s">
+        <v>324</v>
+      </c>
+      <c r="F85" s="9" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="G85" s="10">
         <v>602814592</v>
       </c>
       <c r="H85" s="11"/>
       <c r="I85" s="12" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="86" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="11" t="s">
+        <v>327</v>
+      </c>
+      <c r="B86" s="9" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="C86" s="10">
         <v>702275997</v>
       </c>
       <c r="D86" s="11"/>
       <c r="E86" s="12" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F86" s="9" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="G86" s="10">
         <v>602814592</v>
       </c>
       <c r="H86" s="11"/>
       <c r="I86" s="12" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="87" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="11" t="s">
+        <v>330</v>
+      </c>
+      <c r="B87" s="9" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="C87" s="10">
         <v>602492281</v>
       </c>
       <c r="D87" s="11"/>
       <c r="E87" s="13" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="F87" s="11"/>
       <c r="G87" s="11"/>
       <c r="H87" s="11"/>
       <c r="I87" s="11"/>
     </row>
     <row r="88" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="11" t="s">
+        <v>333</v>
+      </c>
+      <c r="B88" s="11" t="s">
         <v>334</v>
       </c>
-      <c r="B88" s="11" t="s">
+      <c r="C88" s="10" t="s">
         <v>335</v>
       </c>
-      <c r="C88" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="D88" s="11"/>
-      <c r="E88" s="12" t="s">
+      <c r="E88" s="11" t="s">
         <v>336</v>
       </c>
       <c r="F88" s="11"/>
       <c r="G88" s="11"/>
       <c r="H88" s="11"/>
       <c r="I88" s="11"/>
     </row>
     <row r="89" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A89" s="11" t="s">
+      <c r="A89" s="14" t="s">
         <v>337</v>
       </c>
-      <c r="B89" s="11" t="s">
+      <c r="B89" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C89" s="37" t="s">
         <v>338</v>
       </c>
-      <c r="C89" s="10" t="s">
+      <c r="D89" s="18"/>
+      <c r="E89" s="13" t="s">
         <v>339</v>
       </c>
-      <c r="D89" s="11"/>
-      <c r="E89" s="11" t="s">
+      <c r="F89" s="9"/>
+      <c r="G89" s="37"/>
+      <c r="H89" s="18"/>
+      <c r="I89" s="13"/>
+    </row>
+    <row r="90" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="11" t="s">
         <v>340</v>
       </c>
-      <c r="F89" s="11"/>
-[...5 lines deleted...]
-      <c r="A90" s="14" t="s">
+      <c r="B90" s="9" t="s">
         <v>341</v>
       </c>
-      <c r="B90" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C90" s="37" t="s">
+      <c r="C90" s="10">
+        <v>724243522</v>
+      </c>
+      <c r="D90" s="11"/>
+      <c r="E90" s="12" t="s">
         <v>342</v>
       </c>
-      <c r="D90" s="18"/>
-[...6 lines deleted...]
-      <c r="I90" s="13"/>
+      <c r="F90" s="11"/>
+      <c r="G90" s="11"/>
+      <c r="H90" s="11"/>
+      <c r="I90" s="11"/>
     </row>
     <row r="91" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="11" t="s">
+        <v>343</v>
+      </c>
+      <c r="B91" s="9" t="s">
         <v>344</v>
       </c>
-      <c r="B91" s="9" t="s">
+      <c r="C91" s="10">
+        <v>724050445</v>
+      </c>
+      <c r="D91" s="10">
+        <v>417804394</v>
+      </c>
+      <c r="E91" s="11" t="s">
         <v>345</v>
-      </c>
-[...5 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F91" s="11"/>
       <c r="G91" s="11"/>
       <c r="H91" s="11"/>
       <c r="I91" s="11"/>
     </row>
     <row r="92" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="11" t="s">
+        <v>346</v>
+      </c>
+      <c r="B92" s="11" t="s">
         <v>347</v>
       </c>
-      <c r="B92" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="10">
-        <v>724050445</v>
-[...3 lines deleted...]
-      </c>
+        <v>724032663</v>
+      </c>
+      <c r="D92" s="11"/>
       <c r="E92" s="11" t="s">
         <v>348</v>
       </c>
-      <c r="F92" s="11"/>
-      <c r="G92" s="11"/>
+      <c r="F92" s="11" t="s">
+        <v>349</v>
+      </c>
+      <c r="G92" s="10">
+        <v>602786694</v>
+      </c>
       <c r="H92" s="11"/>
-      <c r="I92" s="11"/>
+      <c r="I92" s="11" t="s">
+        <v>350</v>
+      </c>
     </row>
     <row r="93" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="11" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>351</v>
+      </c>
+      <c r="B93" s="9" t="s">
+        <v>352</v>
       </c>
       <c r="C93" s="10">
-        <v>724032663</v>
+        <v>737257828</v>
       </c>
       <c r="D93" s="11"/>
-      <c r="E93" s="11" t="s">
-        <v>351</v>
+      <c r="E93" s="12" t="s">
+        <v>353</v>
       </c>
       <c r="F93" s="11" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="G93" s="10">
-        <v>602786694</v>
-[...3 lines deleted...]
-        <v>353</v>
+        <v>737255532</v>
+      </c>
+      <c r="H93" s="53" t="s">
+        <v>355</v>
+      </c>
+      <c r="I93" s="12" t="s">
+        <v>356</v>
       </c>
     </row>
     <row r="94" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A94" s="11" t="s">
-        <v>354</v>
+      <c r="A94" s="9" t="s">
+        <v>357</v>
       </c>
       <c r="B94" s="9" t="s">
-        <v>355</v>
+        <v>26</v>
       </c>
       <c r="C94" s="10">
-        <v>737257828</v>
-[...1 lines deleted...]
-      <c r="D94" s="11"/>
+        <v>601502564</v>
+      </c>
+      <c r="D94" s="10"/>
       <c r="E94" s="12" t="s">
-        <v>356</v>
+        <v>251</v>
       </c>
       <c r="F94" s="11" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="G94" s="10">
-        <v>737255532</v>
-[...4 lines deleted...]
-      <c r="I94" s="12" t="s">
+        <v>732558464</v>
+      </c>
+      <c r="H94" s="10"/>
+      <c r="I94" s="9" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="95" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A95" s="9" t="s">
+      <c r="A95" s="11" t="s">
         <v>360</v>
       </c>
       <c r="B95" s="9" t="s">
-        <v>26</v>
+        <v>361</v>
       </c>
       <c r="C95" s="10">
-        <v>601502564</v>
-[...3 lines deleted...]
-        <v>252</v>
+        <v>602699294</v>
+      </c>
+      <c r="D95" s="11"/>
+      <c r="E95" s="11" t="s">
+        <v>362</v>
       </c>
       <c r="F95" s="11" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="G95" s="10">
-        <v>732558464</v>
-[...3 lines deleted...]
-        <v>362</v>
+        <v>602752390</v>
+      </c>
+      <c r="H95" s="11"/>
+      <c r="I95" s="12" t="s">
+        <v>364</v>
       </c>
     </row>
     <row r="96" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="11" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>364</v>
+        <v>365</v>
+      </c>
+      <c r="B96" s="11" t="s">
+        <v>366</v>
       </c>
       <c r="C96" s="10">
-        <v>602699294</v>
+        <v>732987872</v>
       </c>
       <c r="D96" s="11"/>
-      <c r="E96" s="11" t="s">
-        <v>365</v>
+      <c r="E96" s="13" t="s">
+        <v>367</v>
       </c>
       <c r="F96" s="11" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="G96" s="10">
-        <v>602752390</v>
+        <v>602785383</v>
       </c>
       <c r="H96" s="11"/>
-      <c r="I96" s="12" t="s">
-        <v>367</v>
+      <c r="I96" s="13" t="s">
+        <v>369</v>
       </c>
     </row>
     <row r="97" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="11" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B97" s="11" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C97" s="10">
-        <v>732987872</v>
+        <v>723533193</v>
       </c>
       <c r="D97" s="11"/>
       <c r="E97" s="13" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>372</v>
+      </c>
+      <c r="F97" s="9" t="s">
+        <v>373</v>
       </c>
       <c r="G97" s="10">
-        <v>602785383</v>
+        <v>604417904</v>
       </c>
       <c r="H97" s="11"/>
-      <c r="I97" s="13" t="s">
-        <v>372</v>
+      <c r="I97" s="12" t="s">
+        <v>374</v>
       </c>
     </row>
     <row r="98" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="11" t="s">
-        <v>373</v>
-[...8 lines deleted...]
-      <c r="E98" s="13" t="s">
         <v>375</v>
       </c>
-      <c r="F98" s="9" t="s">
+      <c r="B98" s="54"/>
+      <c r="C98" s="54"/>
+      <c r="D98" s="54"/>
+      <c r="E98" s="54"/>
+      <c r="F98" s="54"/>
+      <c r="G98" s="54"/>
+      <c r="H98" s="54"/>
+      <c r="I98" s="55"/>
+    </row>
+    <row r="99" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="9" t="s">
         <v>376</v>
       </c>
-      <c r="G98" s="10">
-[...3 lines deleted...]
-      <c r="I98" s="12" t="s">
+      <c r="B99" s="9" t="s">
+        <v>344</v>
+      </c>
+      <c r="C99" s="10">
+        <v>734170707</v>
+      </c>
+      <c r="D99" s="11"/>
+      <c r="E99" s="31" t="s">
         <v>377</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A99" s="11" t="s">
+      <c r="F99" s="9" t="s">
         <v>378</v>
       </c>
-      <c r="B99" s="54"/>
-[...6 lines deleted...]
-      <c r="I99" s="55"/>
+      <c r="G99" s="10">
+        <v>739580585</v>
+      </c>
+      <c r="H99" s="11"/>
+      <c r="I99" s="56" t="s">
+        <v>379</v>
+      </c>
     </row>
     <row r="100" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="9" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>380</v>
+      </c>
+      <c r="B100" s="11" t="s">
+        <v>381</v>
       </c>
       <c r="C100" s="10">
-        <v>734170707</v>
+        <v>770328332</v>
       </c>
       <c r="D100" s="11"/>
-      <c r="E100" s="31" t="s">
-        <v>380</v>
+      <c r="E100" s="12" t="s">
+        <v>382</v>
       </c>
       <c r="F100" s="9" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="G100" s="10">
-        <v>739580585</v>
-[...3 lines deleted...]
-        <v>382</v>
+        <v>352462894</v>
+      </c>
+      <c r="H100" s="10">
+        <v>352463854</v>
+      </c>
+      <c r="I100" s="12" t="s">
+        <v>384</v>
       </c>
     </row>
     <row r="101" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A101" s="9" t="s">
-[...3 lines deleted...]
-        <v>384</v>
+      <c r="A101" s="57" t="s">
+        <v>385</v>
+      </c>
+      <c r="B101" s="9" t="s">
+        <v>386</v>
       </c>
       <c r="C101" s="10">
-        <v>770328332</v>
-[...1 lines deleted...]
-      <c r="D101" s="11"/>
+        <v>725040824</v>
+      </c>
+      <c r="D101" s="10"/>
       <c r="E101" s="12" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="F101" s="9" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="G101" s="10">
-        <v>352462894</v>
-[...3 lines deleted...]
-      </c>
+        <v>775657619</v>
+      </c>
+      <c r="H101" s="10"/>
       <c r="I101" s="12" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="102" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="57" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B102" s="9" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C102" s="10">
-        <v>725040824</v>
-[...1 lines deleted...]
-      <c r="D102" s="10"/>
+        <v>720987811</v>
+      </c>
+      <c r="D102" s="24"/>
       <c r="E102" s="12" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="F102" s="9" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="G102" s="10">
-        <v>775657619</v>
-[...1 lines deleted...]
-      <c r="H102" s="10"/>
+        <v>725319655</v>
+      </c>
+      <c r="H102" s="24"/>
       <c r="I102" s="12" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="103" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="57" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B103" s="9" t="s">
-        <v>394</v>
+        <v>77</v>
       </c>
       <c r="C103" s="10">
-        <v>720987811</v>
+        <v>776747770</v>
       </c>
       <c r="D103" s="24"/>
       <c r="E103" s="12" t="s">
-        <v>395</v>
-[...1 lines deleted...]
-      <c r="F103" s="9" t="s">
         <v>396</v>
       </c>
-      <c r="G103" s="10">
-[...3 lines deleted...]
-      <c r="I103" s="12" t="s">
+      <c r="F103" s="9"/>
+      <c r="G103" s="10"/>
+      <c r="H103" s="10"/>
+      <c r="I103" s="9"/>
+    </row>
+    <row r="104" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="11" t="s">
         <v>397</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A104" s="57" t="s">
+      <c r="B104" s="9" t="s">
         <v>398</v>
       </c>
-      <c r="B104" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="10">
-        <v>776747770</v>
-[...1 lines deleted...]
-      <c r="D104" s="24"/>
+        <v>722275714</v>
+      </c>
+      <c r="D104" s="10"/>
       <c r="E104" s="12" t="s">
         <v>399</v>
       </c>
-      <c r="F104" s="9"/>
-[...2 lines deleted...]
-      <c r="I104" s="9"/>
+      <c r="F104" s="11" t="s">
+        <v>400</v>
+      </c>
+      <c r="G104" s="10">
+        <v>602510497</v>
+      </c>
+      <c r="H104" s="11"/>
+      <c r="I104" s="11" t="s">
+        <v>401</v>
+      </c>
+      <c r="J104" s="58"/>
+      <c r="K104" s="59"/>
+      <c r="L104" s="60"/>
     </row>
     <row r="105" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="11" t="s">
-        <v>400</v>
-[...8 lines deleted...]
-      <c r="E105" s="12" t="s">
         <v>402</v>
       </c>
-      <c r="F105" s="11" t="s">
+      <c r="B105" s="14" t="s">
         <v>403</v>
       </c>
-      <c r="G105" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="C105" s="61" t="s">
+        <v>404</v>
+      </c>
+      <c r="D105" s="62"/>
+      <c r="E105" s="14" t="s">
+        <v>405</v>
+      </c>
+      <c r="F105" s="11"/>
+      <c r="G105" s="11"/>
       <c r="H105" s="11"/>
-      <c r="I105" s="11" t="s">
-[...4 lines deleted...]
-      <c r="L105" s="60"/>
+      <c r="I105" s="11"/>
     </row>
     <row r="106" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A106" s="11" t="s">
-[...2 lines deleted...]
-      <c r="B106" s="14" t="s">
+      <c r="A106" s="9" t="s">
         <v>406</v>
       </c>
-      <c r="C106" s="61" t="s">
+      <c r="B106" s="9" t="s">
         <v>407</v>
       </c>
-      <c r="D106" s="62"/>
-      <c r="E106" s="14" t="s">
+      <c r="C106" s="38">
+        <v>31850043113</v>
+      </c>
+      <c r="D106" s="24"/>
+      <c r="E106" s="13" t="s">
         <v>408</v>
       </c>
       <c r="F106" s="11"/>
       <c r="G106" s="11"/>
       <c r="H106" s="11"/>
       <c r="I106" s="11"/>
     </row>
     <row r="107" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="11" t="s">
         <v>409</v>
       </c>
       <c r="B107" s="11" t="s">
         <v>410</v>
       </c>
       <c r="C107" s="10">
         <v>602784750</v>
       </c>
       <c r="D107" s="11"/>
       <c r="E107" s="11" t="s">
         <v>411</v>
       </c>
       <c r="F107" s="11"/>
       <c r="G107" s="11"/>
       <c r="H107" s="11"/>
       <c r="I107" s="11"/>
     </row>
     <row r="108" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="21" t="s">
         <v>412</v>
       </c>
       <c r="B108" s="11" t="s">
         <v>413</v>
       </c>
       <c r="C108" s="10">
         <v>774441975</v>
       </c>
       <c r="D108" s="11"/>
       <c r="E108" s="12" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F108" s="11"/>
       <c r="G108" s="11"/>
       <c r="H108" s="11"/>
       <c r="I108" s="11"/>
     </row>
     <row r="109" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="11" t="s">
         <v>414</v>
       </c>
       <c r="B109" s="11" t="s">
         <v>415</v>
       </c>
       <c r="C109" s="10">
         <v>602198030</v>
       </c>
       <c r="D109" s="11"/>
       <c r="E109" s="12" t="s">
         <v>416</v>
       </c>
       <c r="F109" s="11"/>
       <c r="G109" s="11"/>
       <c r="H109" s="11"/>
       <c r="I109" s="11"/>
     </row>
@@ -5459,190 +5460,190 @@
       </c>
     </row>
     <row r="117" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="118" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="119" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B119" s="14"/>
       <c r="C119" s="59"/>
       <c r="D119" s="59"/>
       <c r="E119" s="60"/>
     </row>
     <row r="120" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="121" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="122" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="123" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="211" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B211" s="64">
         <v>46090</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="F2:I2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="E23" r:id="rId1" xr:uid="{0A97A550-DEC7-443B-AFF5-EE095247DE88}"/>
-[...125 lines deleted...]
-    <hyperlink ref="I46" r:id="rId127" xr:uid="{F8C4F1D6-73AD-4970-A097-C3FE9A644619}"/>
+    <hyperlink ref="E23" r:id="rId1" xr:uid="{B4D091A4-D748-4A71-8154-72FD15580C85}"/>
+    <hyperlink ref="E15" r:id="rId2" xr:uid="{CB393B68-F73A-422F-AB4B-8D200D37CA15}"/>
+    <hyperlink ref="E84" r:id="rId3" xr:uid="{DADF291D-2AF1-476C-A18D-4CCE8F5BB20C}"/>
+    <hyperlink ref="E110" r:id="rId4" xr:uid="{6A59447F-A6A0-4AB1-8F9A-2C9009C2C11D}"/>
+    <hyperlink ref="E67" r:id="rId5" xr:uid="{6DD43A61-BE3F-4CC3-8344-6700D8DA493F}"/>
+    <hyperlink ref="E22" r:id="rId6" xr:uid="{02DA0E77-4D12-453D-B122-32CDC4167F54}"/>
+    <hyperlink ref="E30" r:id="rId7" xr:uid="{60CE1DAB-CE57-4D67-B0C0-575A7FD99579}"/>
+    <hyperlink ref="E48" r:id="rId8" xr:uid="{009EB987-1473-4F23-AFA4-63B224FAC333}"/>
+    <hyperlink ref="E62" r:id="rId9" xr:uid="{CA7C59D9-C582-4072-A1E6-A77E02906B55}"/>
+    <hyperlink ref="E76" r:id="rId10" xr:uid="{293D98E5-3D30-461D-BE60-7AC919EADB4B}"/>
+    <hyperlink ref="E75" r:id="rId11" xr:uid="{6D4F45CE-D67C-4F03-B115-5AF4234204C7}"/>
+    <hyperlink ref="E65" r:id="rId12" xr:uid="{7B3D3939-4466-4378-BED9-F0EDD84531EB}"/>
+    <hyperlink ref="E90" r:id="rId13" xr:uid="{DE77833C-DCB1-4205-8EFA-C9CCA8124FCA}"/>
+    <hyperlink ref="E83" r:id="rId14" xr:uid="{04430655-3F56-4D5E-8714-0FAFFB86EDEA}"/>
+    <hyperlink ref="E35" r:id="rId15" xr:uid="{342693B2-7B44-4F46-9E1A-8BCD27883710}"/>
+    <hyperlink ref="E61" r:id="rId16" xr:uid="{DB7B3274-69D2-4F43-B683-07A9FFC13A49}"/>
+    <hyperlink ref="E116" r:id="rId17" xr:uid="{9DECABB3-16DC-4B87-9689-5E7817E50C29}"/>
+    <hyperlink ref="E40" r:id="rId18" xr:uid="{F541F99E-1DAD-4240-BDA9-406E0C5AEB33}"/>
+    <hyperlink ref="E41" r:id="rId19" xr:uid="{800B81FE-EBDC-4B76-9640-53B988BDF90B}"/>
+    <hyperlink ref="E101" r:id="rId20" xr:uid="{F0C4E7D3-C248-4DCE-BFC9-63D917B889B5}"/>
+    <hyperlink ref="E70" r:id="rId21" xr:uid="{6BD2D51A-E69E-40A9-B87B-A21CA8EDF17D}"/>
+    <hyperlink ref="E10" r:id="rId22" xr:uid="{14985D7C-A246-4661-834D-EAB1A89A5DF4}"/>
+    <hyperlink ref="E14" r:id="rId23" xr:uid="{8D766945-B31D-482F-BA7D-66E8EA7EE48B}"/>
+    <hyperlink ref="E77" r:id="rId24" xr:uid="{0C86C6B0-F346-4C27-BE86-57ECB5E7D2E5}"/>
+    <hyperlink ref="I77" r:id="rId25" xr:uid="{72E2DF8E-1393-464F-8E1F-441AFABE129D}"/>
+    <hyperlink ref="E5" r:id="rId26" xr:uid="{C425CE24-0C71-4999-9360-F3B3879983F6}"/>
+    <hyperlink ref="E32" r:id="rId27" xr:uid="{1BA8717B-0E84-4FD9-8BC7-9042C14BFFCF}"/>
+    <hyperlink ref="E113" r:id="rId28" xr:uid="{4E651426-26B6-4047-923F-EEF7B3849445}"/>
+    <hyperlink ref="E81" r:id="rId29" xr:uid="{9E0C502D-D89E-45E5-96D2-53C7A0A24B7B}"/>
+    <hyperlink ref="E12" r:id="rId30" xr:uid="{B1769270-7FEE-4F37-BC51-4B7FABCF7559}"/>
+    <hyperlink ref="E7" r:id="rId31" xr:uid="{B9463772-E9D4-4405-AF3C-9DDDB6326057}"/>
+    <hyperlink ref="E33" r:id="rId32" xr:uid="{1BD7C841-01E1-4A82-A229-8BA2E02CBDA2}"/>
+    <hyperlink ref="E11" r:id="rId33" xr:uid="{A944744A-789C-4540-8901-3EC38535C376}"/>
+    <hyperlink ref="E4" r:id="rId34" xr:uid="{E1D116DF-2090-4B54-BBA6-C60736C6FF83}"/>
+    <hyperlink ref="E16" r:id="rId35" xr:uid="{3A41F270-E632-4DC6-812E-B11789A5EF33}"/>
+    <hyperlink ref="I83" r:id="rId36" xr:uid="{A12F64FC-FC5B-43D4-9D18-8EFB02378DBF}"/>
+    <hyperlink ref="E86" r:id="rId37" xr:uid="{C22683E8-B455-447F-8654-2F106A406EA5}"/>
+    <hyperlink ref="E74" r:id="rId38" xr:uid="{0A34C4A7-5EFA-410C-B14C-E895246568D7}"/>
+    <hyperlink ref="I74" r:id="rId39" xr:uid="{04EBCDA8-F43B-447F-A7BF-3DEF87E51C52}"/>
+    <hyperlink ref="E103" r:id="rId40" xr:uid="{A4CE3F32-BB3B-40B9-AADF-1365A65FEBA6}"/>
+    <hyperlink ref="E19" r:id="rId41" xr:uid="{8D57FCAA-7CE5-4902-962F-08424A82D28B}"/>
+    <hyperlink ref="E21" r:id="rId42" xr:uid="{C158B3DD-EB43-490D-B592-79F27C8E0CDB}"/>
+    <hyperlink ref="E28" r:id="rId43" xr:uid="{5E4E73DA-28CA-4E66-98A5-2FA786B8A3F3}"/>
+    <hyperlink ref="E73" r:id="rId44" xr:uid="{B2687FCC-3547-4EA3-A408-9754DAD01A40}"/>
+    <hyperlink ref="E43" r:id="rId45" xr:uid="{0C752F33-C5A3-4A27-807D-76928B51D6EB}"/>
+    <hyperlink ref="I43" r:id="rId46" xr:uid="{808407F9-E6F1-4747-B70E-1D0FF6A7CF0F}"/>
+    <hyperlink ref="E31" r:id="rId47" xr:uid="{5DC2EDE9-2647-40ED-913F-AE08B2241B6F}"/>
+    <hyperlink ref="I31" r:id="rId48" xr:uid="{5B5F93CE-EABB-40F5-9496-71FBB9ED8EA7}"/>
+    <hyperlink ref="E111" r:id="rId49" xr:uid="{22788769-DA77-44AF-B562-E1F48AA1129C}"/>
+    <hyperlink ref="E109" r:id="rId50" xr:uid="{9C7A6665-6B06-457E-B548-650E6BA3B525}"/>
+    <hyperlink ref="E53" r:id="rId51" xr:uid="{A7E7E1E2-C049-43AE-94E3-205FCFA95137}"/>
+    <hyperlink ref="E99" r:id="rId52" xr:uid="{C64A107F-D06F-417F-8F7C-762CB37712D2}"/>
+    <hyperlink ref="E63" r:id="rId53" xr:uid="{84CC40BE-C540-4927-ACB7-32B05E734D93}"/>
+    <hyperlink ref="I75" r:id="rId54" xr:uid="{2D0143C7-C93E-4345-B8A2-0CD8FEE8A378}"/>
+    <hyperlink ref="E46" r:id="rId55" xr:uid="{16609626-BBEF-4AD9-B7D9-32EAC319783B}"/>
+    <hyperlink ref="E29" r:id="rId56" xr:uid="{F11227D2-E98D-4C42-A869-2A23A68F0C8B}"/>
+    <hyperlink ref="E34" r:id="rId57" xr:uid="{F7DC964F-70C0-4FBC-AC2C-289DECEC901E}"/>
+    <hyperlink ref="E104" r:id="rId58" xr:uid="{F60C5368-5D65-47BA-9A5C-83B72A05F479}"/>
+    <hyperlink ref="E114" r:id="rId59" xr:uid="{D0040EEE-8528-4AF1-8167-06104EEE64B3}"/>
+    <hyperlink ref="I114" r:id="rId60" xr:uid="{26AA3F22-E79D-4B71-8BB6-72E14BA12F7E}"/>
+    <hyperlink ref="E102" r:id="rId61" xr:uid="{FFDA9CD1-FA93-46B3-9EEE-29FF9214597D}"/>
+    <hyperlink ref="I36" r:id="rId62" xr:uid="{2FB1E474-353F-4D95-AA38-9B352A495E0F}"/>
+    <hyperlink ref="E36" r:id="rId63" xr:uid="{3ED1B156-5BC1-4EE6-980F-0738AC15C49E}"/>
+    <hyperlink ref="I23" r:id="rId64" xr:uid="{C2947E90-0230-416A-BE7A-68F041E7646F}"/>
+    <hyperlink ref="I101" r:id="rId65" xr:uid="{7C35E087-AF20-4606-A5A1-514C565A8D49}"/>
+    <hyperlink ref="E24" r:id="rId66" xr:uid="{99B3B400-1027-4863-B522-4A67B61BEC7B}"/>
+    <hyperlink ref="I24" r:id="rId67" xr:uid="{911F4AB6-2EB0-491D-82C6-6C1CA47AD7FE}"/>
+    <hyperlink ref="I55" r:id="rId68" xr:uid="{63B95162-DEDF-46C8-96EB-AECA8A61437F}"/>
+    <hyperlink ref="I10" r:id="rId69" xr:uid="{EF5760B3-63E2-4413-A1B6-8103F41828F9}"/>
+    <hyperlink ref="I21" r:id="rId70" xr:uid="{525C93E4-280B-4CD3-AADE-7ECF1D170DDB}"/>
+    <hyperlink ref="I32" r:id="rId71" xr:uid="{2CC582F2-2078-4472-9C41-A169D7C5D4F6}"/>
+    <hyperlink ref="E64" r:id="rId72" xr:uid="{F7CFC47F-B5D9-4CA9-81DA-FB2ADDD66C0B}"/>
+    <hyperlink ref="E82" r:id="rId73" xr:uid="{7449ACC0-4288-46E3-98EF-C646B4E4FA9C}"/>
+    <hyperlink ref="E68" r:id="rId74" xr:uid="{4E1B27A0-3B71-48B1-9D0A-2BE029D12F2C}"/>
+    <hyperlink ref="I68" r:id="rId75" xr:uid="{8F0D6906-191C-40DF-8AAC-A58F1DA6C42F}"/>
+    <hyperlink ref="I116" r:id="rId76" xr:uid="{0D4EB3A0-3791-431D-93CA-84674EBF360F}"/>
+    <hyperlink ref="E89" r:id="rId77" xr:uid="{5A166A77-DEAD-4AFA-BC9A-4AC1DDADA6B0}"/>
+    <hyperlink ref="E49" r:id="rId78" xr:uid="{9B647DAF-4ED3-46B1-89B7-7372618D836B}"/>
+    <hyperlink ref="I86" r:id="rId79" xr:uid="{48852222-67EC-4862-BB92-7FEA74D4A905}"/>
+    <hyperlink ref="I95" r:id="rId80" xr:uid="{BF9F6941-1073-4D3D-8FFA-26443C86CBF4}"/>
+    <hyperlink ref="I25" r:id="rId81" xr:uid="{DB9E5AC4-B86C-474D-9BF2-A7ABFBC44177}"/>
+    <hyperlink ref="I14" r:id="rId82" xr:uid="{0D00A93D-1DD2-421C-ABB4-614486D66228}"/>
+    <hyperlink ref="I93" r:id="rId83" xr:uid="{14B31462-EC11-46F7-B5C7-B80B93ECA435}"/>
+    <hyperlink ref="E93" r:id="rId84" xr:uid="{2640218F-2F90-40C2-9678-EF09006748E6}"/>
+    <hyperlink ref="E71" r:id="rId85" xr:uid="{BC6A493E-52CE-4BC1-80E6-A2B74C3E651F}"/>
+    <hyperlink ref="E59" r:id="rId86" xr:uid="{35B76318-8D16-493B-81C5-105BD57BB98B}"/>
+    <hyperlink ref="E58" r:id="rId87" xr:uid="{065D711F-E3DE-42CB-AAFA-AD78CEDE2279}"/>
+    <hyperlink ref="E18" r:id="rId88" xr:uid="{71FC969B-300D-498D-AA9F-BD7AF9F6DD5E}"/>
+    <hyperlink ref="E87" r:id="rId89" xr:uid="{790042BA-6F55-4F2E-86F4-56C6778E9C6B}"/>
+    <hyperlink ref="E115" r:id="rId90" xr:uid="{38F0C6B9-7D6E-49B4-B087-0EB91E6BEB84}"/>
+    <hyperlink ref="E69" r:id="rId91" xr:uid="{36ED6FFD-2214-4252-9A5D-BE6BD4A11B56}"/>
+    <hyperlink ref="E108" r:id="rId92" xr:uid="{73921387-E165-4C60-95CA-B5B2F6781797}"/>
+    <hyperlink ref="E45" r:id="rId93" xr:uid="{A6A818E7-C039-4148-9B73-EA5E254405E1}"/>
+    <hyperlink ref="E8" r:id="rId94" xr:uid="{F57BA65E-C8FA-4354-BE09-25DDB7911448}"/>
+    <hyperlink ref="E42" r:id="rId95" xr:uid="{C6855F65-EC9A-4109-AD3D-88A4B7D238C4}"/>
+    <hyperlink ref="I28" r:id="rId96" xr:uid="{61946E60-9501-4409-B1A3-62BAF527D166}"/>
+    <hyperlink ref="I18" r:id="rId97" xr:uid="{8C7382CB-6CD2-463A-81A5-3214320566A4}"/>
+    <hyperlink ref="I102" r:id="rId98" xr:uid="{A2E84362-DF91-47DA-A1DF-FF756B03D9D8}"/>
+    <hyperlink ref="E112" r:id="rId99" xr:uid="{71540B87-5387-4BB0-A490-8A586CE74E37}"/>
+    <hyperlink ref="E66" r:id="rId100" xr:uid="{2BA47CBB-38CC-49EF-B47B-00B76167AE93}"/>
+    <hyperlink ref="I84" r:id="rId101" xr:uid="{883C4292-22A3-4031-ADFC-C51229695664}"/>
+    <hyperlink ref="E38" r:id="rId102" xr:uid="{CFCEC056-88EA-4756-9601-F00AA3993EE3}"/>
+    <hyperlink ref="I30" r:id="rId103" xr:uid="{9B7D6E8C-BC4E-4E58-9DDD-931E952E7BDF}"/>
+    <hyperlink ref="I99" r:id="rId104" xr:uid="{51238AB2-6BD5-4535-84E6-AB6B0713E41E}"/>
+    <hyperlink ref="E72" r:id="rId105" xr:uid="{839616FD-8FDD-44D6-BB43-A04BF748EC0C}"/>
+    <hyperlink ref="E39" r:id="rId106" xr:uid="{9FB64324-C9ED-40BA-AF4D-2071326F67C9}"/>
+    <hyperlink ref="E44" r:id="rId107" xr:uid="{63C5A507-8D44-47C8-8748-7FF2DB25F70C}"/>
+    <hyperlink ref="E97" r:id="rId108" xr:uid="{329D4E64-1388-4415-96A6-19F671367976}"/>
+    <hyperlink ref="I97" r:id="rId109" xr:uid="{18258306-80D1-4B0B-8433-87D240C8CAAE}"/>
+    <hyperlink ref="E100" r:id="rId110" xr:uid="{807F04F2-2D30-4D56-BCC3-1C97E15C427A}"/>
+    <hyperlink ref="I100" r:id="rId111" xr:uid="{2A99FF4E-A631-493F-AE8C-7B2A52A61698}"/>
+    <hyperlink ref="E94" r:id="rId112" xr:uid="{87CC1CB1-D6FD-42EB-994E-0C6BA7B7B831}"/>
+    <hyperlink ref="E27" r:id="rId113" xr:uid="{90E1F30B-0E15-46D0-9954-BFAF5E22A7A3}"/>
+    <hyperlink ref="E78" r:id="rId114" xr:uid="{49DA4837-604A-453B-A76C-F575D312B8CD}"/>
+    <hyperlink ref="I78" r:id="rId115" xr:uid="{A79253F9-0B25-42C1-8D23-88730970CDD7}"/>
+    <hyperlink ref="E96" r:id="rId116" xr:uid="{D16B9691-C411-4A79-A0A6-12DB61A36F6C}"/>
+    <hyperlink ref="I96" r:id="rId117" xr:uid="{A95BC488-1B89-4DBA-8BE3-51770A7AE091}"/>
+    <hyperlink ref="E54" r:id="rId118" xr:uid="{08D69B4C-317B-4C82-AD6E-247B99EA94A0}"/>
+    <hyperlink ref="E9" r:id="rId119" xr:uid="{F15A0920-8C0A-4F88-B823-600A81904944}"/>
+    <hyperlink ref="I16" r:id="rId120" xr:uid="{DF9B589A-8F3E-4CB6-B408-A75F7E08EA48}"/>
+    <hyperlink ref="E26" r:id="rId121" xr:uid="{26048B5E-F8E8-4319-B05A-64ECE6553C4C}"/>
+    <hyperlink ref="E20" r:id="rId122" xr:uid="{A9B0B984-D0E6-4ED4-98B8-6858E71945C7}"/>
+    <hyperlink ref="I20" r:id="rId123" xr:uid="{E3AB317C-C4E0-4BC0-80C6-433BD5767D1A}"/>
+    <hyperlink ref="I85" r:id="rId124" xr:uid="{2DF0AD10-46F1-493F-B20F-63DEE7B0DB97}"/>
+    <hyperlink ref="E37" r:id="rId125" xr:uid="{443E3DB7-A994-49CC-A974-B4B662375B9D}"/>
+    <hyperlink ref="I46" r:id="rId126" xr:uid="{8CD0665E-174B-45AB-AF41-1763BC6E1EE0}"/>
+    <hyperlink ref="E106" r:id="rId127" xr:uid="{40FCF04C-D992-4794-9431-8C4A6FA22040}"/>
   </hyperlinks>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId128"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>Stránka &amp;P z &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId129"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{a57527ba-b13c-462f-a5c5-bde84a6d85e5}" enabled="1" method="Standard" siteId="{f0ab7d6a-64b0-4696-9f4d-d69909c6e895}" contentBits="0" removed="0"/>
+  <clbl:label id="{46766fe3-fbb1-4bf6-856d-0cb61e7e7f4b}" enabled="1" method="Standard" siteId="{f0ab7d6a-64b0-4696-9f4d-d69909c6e895}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Pojmenované oblasti</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>