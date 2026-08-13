--- v5 (2026-06-28)
+++ v6 (2026-08-13)
@@ -1,280 +1,289 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Disk_D\korespondence kontakty\na portal a k rozeslani\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4F6E0864-4B66-481A-9AF2-517F18DEBEDA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F91EED50-6A32-4DC2-85EB-C7A0A5949694}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E5D600FC-F983-4772-A18D-2E8E3333315A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A0825188-A514-4A1F-8735-1E2DA8901DED}"/>
   </bookViews>
   <sheets>
     <sheet name="2 Operativa a MU" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2 Operativa a MU'!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029" iterateDelta="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Šlachta Petr, Ing.</author>
     <author>Šlachta Petr, Bc.</author>
   </authors>
   <commentList>
-    <comment ref="C65" authorId="0" shapeId="0" xr:uid="{91FE359A-7191-4371-ADFB-B8C88DF2B85C}">
+    <comment ref="C66" authorId="0" shapeId="0" xr:uid="{F7E0A094-8466-44CB-A384-BBBCD1BC980C}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>Šlachta Petr, Ing.:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 další mobil:
 603 895 072</t>
         </r>
       </text>
     </comment>
-    <comment ref="D65" authorId="0" shapeId="0" xr:uid="{B4DA06AA-C863-46AF-8E0B-C27DDD9A404C}">
+    <comment ref="D66" authorId="0" shapeId="0" xr:uid="{AD9508E7-A677-4C1D-9D95-FF275C5110FA}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>Šlachta Petr, Ing.:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 další mobil:
 603 895 072</t>
         </r>
       </text>
     </comment>
-    <comment ref="B74" authorId="1" shapeId="0" xr:uid="{70007B50-0052-41EA-A8D3-5BF92290D3BF}">
+    <comment ref="B75" authorId="1" shapeId="0" xr:uid="{E9A92094-F1BE-43B7-B471-83C1040A62F3}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 Řídí oblast RCP Brno a Ostrava</t>
         </r>
       </text>
     </comment>
-    <comment ref="D74" authorId="1" shapeId="0" xr:uid="{1AAE02F0-D9A0-4A96-A949-E5CCFF4B629F}">
+    <comment ref="D75" authorId="1" shapeId="0" xr:uid="{F01DA60F-9BF9-4299-8876-60A60440D2D7}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 Státní telefon:
 </t>
         </r>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>596 166 444</t>
         </r>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="F74" authorId="1" shapeId="0" xr:uid="{5B7CC81C-8D38-4A08-B9C5-51BF2C3281F8}">
+    <comment ref="F75" authorId="1" shapeId="0" xr:uid="{395DD2B4-AF2D-432B-AEB7-BF275A172980}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>Řídí oblast RCP Plzeň, 
 Praha, Ústí n. L.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="477" uniqueCount="443">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="481" uniqueCount="447">
   <si>
     <t>Kontakty dopravců pro operativní řízení a oznámení MU</t>
   </si>
   <si>
     <t>kontaktní osoba</t>
   </si>
   <si>
     <t>v případě nedostupnosti kontaktní osoby ji zastupuje</t>
   </si>
   <si>
     <t>dopravce</t>
   </si>
   <si>
     <t>jméno</t>
   </si>
   <si>
     <t>telefon</t>
   </si>
   <si>
     <t>další telefon</t>
   </si>
   <si>
     <t>e-mail</t>
   </si>
   <si>
     <t>ARRIVA vlaky s.r.o.</t>
   </si>
   <si>
     <t>Hlavní dispečer ve směně</t>
   </si>
   <si>
     <t>dispo@arriva.cz</t>
   </si>
   <si>
     <t>AŽD Praha s.r.o.</t>
   </si>
   <si>
     <t>Jiří Pavlík</t>
   </si>
   <si>
     <t>pavlik.jiri@azd.cz</t>
   </si>
   <si>
+    <t>Bahnlogistik24 GmbH</t>
+  </si>
+  <si>
+    <t>´+49 351 806 906 14</t>
+  </si>
+  <si>
+    <t>Leitstelle.cz.sk@bahngroup24.com</t>
+  </si>
+  <si>
     <t>BF Logistics s.r.o.</t>
   </si>
   <si>
     <t>dispečer BFL</t>
   </si>
   <si>
     <t>dispecink@bfl.cz</t>
   </si>
   <si>
     <t>Cargo Motion s.r.o.</t>
   </si>
   <si>
     <t>Dispečer Cargo Motion</t>
   </si>
   <si>
     <t>724 382 430</t>
   </si>
   <si>
     <t>dispo@cargom.cz</t>
   </si>
   <si>
     <t>CD CARGO POLAND SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
   </si>
   <si>
     <t>Dyspozytor Zmianowy</t>
@@ -342,50 +351,56 @@
   <si>
     <t>ČESKÁ ZÁPADNÍ DRÁHA s.r.o.</t>
   </si>
   <si>
     <t>Zdeněk Heřman</t>
   </si>
   <si>
     <t>info@czdplzen.cz</t>
   </si>
   <si>
     <t>Martin Běl</t>
   </si>
   <si>
     <t>vedouciprovozu@czdplzen.cz</t>
   </si>
   <si>
     <t>České dráhy, a.s.</t>
   </si>
   <si>
     <t>síťový dispečer 1</t>
   </si>
   <si>
     <t>sitdisp1@gr.cd.cz</t>
   </si>
   <si>
+    <t>regionální dispečer západ</t>
+  </si>
+  <si>
+    <t>regdisp-zapad@cd.cz</t>
+  </si>
+  <si>
     <t>DB Cargo Czechia s.r.o.</t>
   </si>
   <si>
     <t>Dispečink</t>
   </si>
   <si>
     <t>dispo.dbcargoczechia@deutschebahn.com</t>
   </si>
   <si>
     <t>Jiří Morávek</t>
   </si>
   <si>
     <t>jiri.moravek@deutschebahn.com</t>
   </si>
   <si>
     <t>DB CARGO SPEDKOL SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
   </si>
   <si>
     <t>Joanna Niespor</t>
   </si>
   <si>
     <t>+48 667 652 222</t>
   </si>
   <si>
     <t>joanna.niespor@deutschebahn.com</t>
@@ -402,65 +417,62 @@
   <si>
     <t>DBV-ITL, s.r.o.</t>
   </si>
   <si>
     <t>Ing. Hana Pavlíčková Kurková</t>
   </si>
   <si>
     <t>dispo@dbv-itl.cz</t>
   </si>
   <si>
     <t>Ing. Václav Pavlíček</t>
   </si>
   <si>
     <t>Die Länderbahn CZ s.r.o.</t>
   </si>
   <si>
     <t>Dispečer DBL CZ</t>
   </si>
   <si>
     <t>dispo_dlb_cz@laenderbahn.com</t>
   </si>
   <si>
     <t>DPB Rail Infra Service Czech Republic s.r.o.</t>
   </si>
   <si>
+    <t>Dispečer DPB CZ</t>
+  </si>
+  <si>
+    <t>dispo@dpb-cz.com</t>
+  </si>
+  <si>
     <t>Pavla Wojnarová</t>
   </si>
   <si>
     <t>pavla.wojnarova@dpb-cz.com</t>
   </si>
   <si>
-    <t>Adrian Halay</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">E-Railconstruct s.r.o. </t>
   </si>
   <si>
     <t>Jiří Kovařík</t>
   </si>
   <si>
     <t>kov.erail@seznam.cz</t>
   </si>
   <si>
     <t>Bc. Lukáš Procházka</t>
   </si>
   <si>
     <t>prochazka@e-railconstruct.cz</t>
   </si>
   <si>
     <t>Elektrizace železnic Praha a.s.</t>
   </si>
   <si>
     <t>Lukáš Matucha</t>
   </si>
   <si>
     <t>lukas.matucha@elzel.cz</t>
   </si>
   <si>
     <t>Tomáš Matucha</t>
@@ -816,51 +828,51 @@
   <si>
     <t>+ 421 918 993 222</t>
   </si>
   <si>
     <t>dispo@lokorail.sk</t>
   </si>
   <si>
     <t>Ing. David Kostelník</t>
   </si>
   <si>
     <t xml:space="preserve">             724 577 752</t>
   </si>
   <si>
     <t>kostelnik@lokorail.sk</t>
   </si>
   <si>
     <t>LokoTrain s.r.o.</t>
   </si>
   <si>
     <t>disp@lokotrain.eu</t>
   </si>
   <si>
     <t>LOKOTRANS SERVIS s.r.o.</t>
   </si>
   <si>
-    <t>Jiří Vězda</t>
+    <t>Radim Hamr</t>
   </si>
   <si>
     <t>provoz@lokotransservis.cz</t>
   </si>
   <si>
     <t>LTE Czechia s.r.o.</t>
   </si>
   <si>
     <t>Dispečink LTE</t>
   </si>
   <si>
     <t>+421 905 818 501</t>
   </si>
   <si>
     <t>dispo.CZ@lte-group.eu</t>
   </si>
   <si>
     <t>LTE Slovakia s.r.o.</t>
   </si>
   <si>
     <t xml:space="preserve">Dispečink LTE </t>
   </si>
   <si>
     <t>dispo.SK@lte-group.eu</t>
   </si>
@@ -1553,90 +1565,97 @@
     <t>Zug agency s.r.o.</t>
   </si>
   <si>
     <t>Miroslav Bezouška</t>
   </si>
   <si>
     <t>776 103 540</t>
   </si>
   <si>
     <t>dispo@zugagency.cz</t>
   </si>
   <si>
     <t>Ing. Martin Horváth</t>
   </si>
   <si>
     <t>+421 917 756 085</t>
   </si>
   <si>
     <t>horvath@zugagency.cz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Verdana"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Verdana"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="9"/>
@@ -1659,297 +1678,308 @@
       <charset val="238"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hypertextový odkaz" xfId="1" builtinId="8"/>
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2216,761 +2246,761 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pavlik.jiri@azd.cz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jurina@sofistikservis.cz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@odos-cargo.cz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kov.erail@seznam.cz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@gwcargo.cz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@hsl-logistik.eu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kostelnik@lokorail.sk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ilona.kacova@skanska.cz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:draznidoprava@re-kop.cz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@osoblazsko.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@mbmr.cz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mintelova@intrarail.cz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cetd.miedzynarodowy2@pkpcargo.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jezl@hanswendel.cz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer.RJUK@regiojet.cz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@metransrail.eu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ulrichova@tomi-remont.cz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tratovydispecer.litvinov@orlenunipetrol.cz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.dudic@regiojet.cz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soupalova@chladek-tintera.cz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adrian.halay@dpb-sk.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@olomouckadopravni.cz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prokes@zubacka.cz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stehlik@ids-logirail.cz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@ids-cargo.cz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecing@railtrans.eu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cer-slovakia.eu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@gwtr.cz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:logistics@czloko.cz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo.dbcargoczechia@deutschebahn.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vlaky@gepard.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martina.hlatka@gwtr.cz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerhattrain@seznam.cz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaroslav.dvoracek@epcargo.cz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldrich.penicka@cercargo.eu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@s-rail.cz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@nzrail.sk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jan.rehak@pedasta.cz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zivny@firesta.cz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@lokotrans.cz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ostadal@jarocs.eu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kds1@event-zazitkovyvlak.cz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lg-svoboda@seznam.cz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kral.lukas@nanlitomerice.cz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smdmp@cmail.cz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@paricz.cz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leitstelle.itl@captrain.de" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.cernikova@swietelsky.cz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mokry@falcon-rail.eu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaroslava.husakova.jh@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jakubec@nor.cz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@zugagency.cz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zwyrtkova@zxbenet.cz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cityrail.cz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@pkpcargointernational.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DispoCZ@inter-cargo.pl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.bouska@vychodoceskadraha.cz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:perner@etts.cz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@gjw-praha.cz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:linhart@usteckadraha.cz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@sofistikservis.cz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.dudic@regiojet.cz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RWrana@subterra.cz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo_dlb_cz@laenderbahn.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:copd.miedzynarodowy3@pkpcargo.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.rakosnik@hsl-logistik.eu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prochazka@e-railconstruct.cz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Radek.Cecetka@orlenunipetrol.cz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jan.popelka2@skanska.cz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@dbv-itl.cz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@osoblazsko.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hlinena@gepard.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:v1-hradlo-odbyt@suas.cz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz.dispo@epcargo.cz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lukas.matucha@elzel.cz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jan.odlozilik@hrosistavby.cz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@czdplzen.cz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SA.VDP.dispo@vitkovicka-doprava.cz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:planning@railtrans.eu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomas@valenta-rail.cz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zuzana.karlova@hrochostroj.cz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomas.exnar@cht-pce.cz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:milanpus@mkinet.cz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cer-slovakia.eu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:productcontrol@traincharter.eu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@psz.sk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cargom.cz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:knizek@pirell.cz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miroslav.rak@strabag.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kadr.dispo@vychodoceskadraha.cz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DMiso@subterra.cz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@raillog.sk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@kzc.cz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vit.motycka@vinci-construction.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo.SK@lte-group.eu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dyspozytura@cdcargo.pl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.waicenbauer@viamont.cz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:forejtkova@rcas.cz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pavla.wojnarova@dpb-cz.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hrdlicka@tssgrade.cz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@metransrail.eu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zddesna@sart.cz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@ids-cargo.cz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer.usti@pkpcargointernational.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prazsky@usteckadraha.cz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@arriva.cz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mu@tssas.cz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@jarocs.eu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:horvath@zugagency.cz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@dbv-itl.cz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel.hanes@strabag.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.moravek@deutschebahn.com" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:novotny@cht.cz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@gjw-praha.cz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@gwtr.cz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zwyrtkova@zxbenet.cz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sitdisp1@gr.cd.cz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.havelka@railsystem.cz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:obchod@zxbenet.cz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jktessta@seznam.cz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DispoCZ@inter-cargo.pl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@etts.cz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo.CZ@lte-group.eu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@suasgroup.cz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz.pus@mkinet.cz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:z.vlasak@swietelsky.cz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vedouciprovozu@czdplzen.cz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pavlik.jiri@azd.cz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jurina@sofistikservis.cz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@odos-cargo.cz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kov.erail@seznam.cz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@gwcargo.cz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@hsl-logistik.eu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kostelnik@lokorail.sk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ilona.kacova@skanska.cz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:draznidoprava@re-kop.cz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@osoblazsko.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@mbmr.cz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mintelova@intrarail.cz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cetd.miedzynarodowy2@pkpcargo.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jezl@hanswendel.cz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer.RJUK@regiojet.cz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@metransrail.eu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ulrichova@tomi-remont.cz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tratovydispecer.litvinov@orlenunipetrol.cz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.dudic@regiojet.cz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soupalova@chladek-tintera.cz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.dudic@regiojet.cz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pavla.wojnarova@dpb-cz.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@olomouckadopravni.cz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prokes@zubacka.cz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stehlik@ids-logirail.cz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@ids-cargo.cz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecing@railtrans.eu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cer-slovakia.eu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@gwtr.cz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:logistics@czloko.cz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo.dbcargoczechia@deutschebahn.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vlaky@gepard.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martina.hlatka@gwtr.cz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerhattrain@seznam.cz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaroslav.dvoracek@epcargo.cz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldrich.penicka@cercargo.eu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@s-rail.cz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@nzrail.sk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jan.rehak@pedasta.cz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zivny@firesta.cz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@lokotrans.cz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:productcontrol@traincharter.eu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kds1@event-zazitkovyvlak.cz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lg-svoboda@seznam.cz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kral.lukas@nanlitomerice.cz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smdmp@cmail.cz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@paricz.cz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leitstelle.itl@captrain.de" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.cernikova@swietelsky.cz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mokry@falcon-rail.eu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaroslava.husakova.jh@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jakubec@nor.cz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@zugagency.cz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zwyrtkova@zxbenet.cz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cityrail.cz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@pkpcargointernational.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DispoCZ@inter-cargo.pl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.bouska@vychodoceskadraha.cz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:perner@etts.cz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@gjw-praha.cz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:linhart@usteckadraha.cz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@sofistikservis.cz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:novotny@cht.cz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:regdisp-zapad@cd.cz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RWrana@subterra.cz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo_dlb_cz@laenderbahn.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:copd.miedzynarodowy3@pkpcargo.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.rakosnik@hsl-logistik.eu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prochazka@e-railconstruct.cz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Radek.Cecetka@orlenunipetrol.cz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jan.popelka2@skanska.cz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@dbv-itl.cz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@osoblazsko.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hlinena@gepard.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:v1-hradlo-odbyt@suas.cz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz.dispo@epcargo.cz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lukas.matucha@elzel.cz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jan.odlozilik@hrosistavby.cz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@czdplzen.cz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SA.VDP.dispo@vitkovicka-doprava.cz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:planning@railtrans.eu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomas@valenta-rail.cz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zuzana.karlova@hrochostroj.cz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomas.exnar@cht-pce.cz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:milanpus@mkinet.cz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cer-slovakia.eu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Leitstelle.cz.sk@bahngroup24.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@psz.sk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@cargom.cz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:knizek@pirell.cz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miroslav.rak@strabag.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kadr.dispo@vychodoceskadraha.cz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DMiso@subterra.cz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@raillog.sk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@kzc.cz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vit.motycka@vinci-construction.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo.SK@lte-group.eu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dyspozytura@cdcargo.pl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.waicenbauer@viamont.cz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:forejtkova@rcas.cz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@dpb-cz.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hrdlicka@tssgrade.cz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@metransrail.eu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zddesna@sart.cz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@ids-cargo.cz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer.usti@pkpcargointernational.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prazsky@usteckadraha.cz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@arriva.cz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mu@tssas.cz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz@jarocs.eu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:horvath@zugagency.cz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@dbv-itl.cz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel.hanes@strabag.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jiri.moravek@deutschebahn.com" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ostadal@jarocs.eu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@gjw-praha.cz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispecer@gwtr.cz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zwyrtkova@zxbenet.cz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sitdisp1@gr.cd.cz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.havelka@railsystem.cz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:obchod@zxbenet.cz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jktessta@seznam.cz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DispoCZ@inter-cargo.pl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@etts.cz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo.CZ@lte-group.eu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dispo@suasgroup.cz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provoz.pus@mkinet.cz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:z.vlasak@swietelsky.cz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vedouciprovozu@czdplzen.cz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72FAAD30-0B97-46F8-BCB6-3342EDCD3E41}">
-  <dimension ref="A1:L211"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF62F5AB-33B4-49DE-A263-414B0F987A10}">
+  <dimension ref="A1:L212"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection sqref="A1:M1"/>
+      <selection activeCell="A21" sqref="A21"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="66.85546875" customWidth="1"/>
     <col min="2" max="2" width="34.140625" customWidth="1"/>
-    <col min="3" max="3" width="17.42578125" customWidth="1"/>
+    <col min="3" max="3" width="19.140625" customWidth="1"/>
     <col min="4" max="4" width="18.28515625" customWidth="1"/>
     <col min="5" max="6" width="37.42578125" customWidth="1"/>
     <col min="7" max="7" width="26" customWidth="1"/>
     <col min="8" max="8" width="15.7109375" customWidth="1"/>
     <col min="9" max="9" width="35.140625" customWidth="1"/>
     <col min="10" max="10" width="11.7109375" customWidth="1"/>
     <col min="11" max="11" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="20.140625" customWidth="1"/>
     <col min="257" max="257" width="66.85546875" customWidth="1"/>
     <col min="258" max="258" width="34.140625" customWidth="1"/>
-    <col min="259" max="259" width="17.42578125" customWidth="1"/>
+    <col min="259" max="259" width="19.140625" customWidth="1"/>
     <col min="260" max="260" width="18.28515625" customWidth="1"/>
     <col min="261" max="262" width="37.42578125" customWidth="1"/>
     <col min="263" max="263" width="26" customWidth="1"/>
     <col min="264" max="264" width="15.7109375" customWidth="1"/>
     <col min="265" max="265" width="35.140625" customWidth="1"/>
     <col min="266" max="266" width="11.7109375" customWidth="1"/>
     <col min="267" max="267" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="268" max="268" width="20.140625" customWidth="1"/>
     <col min="513" max="513" width="66.85546875" customWidth="1"/>
     <col min="514" max="514" width="34.140625" customWidth="1"/>
-    <col min="515" max="515" width="17.42578125" customWidth="1"/>
+    <col min="515" max="515" width="19.140625" customWidth="1"/>
     <col min="516" max="516" width="18.28515625" customWidth="1"/>
     <col min="517" max="518" width="37.42578125" customWidth="1"/>
     <col min="519" max="519" width="26" customWidth="1"/>
     <col min="520" max="520" width="15.7109375" customWidth="1"/>
     <col min="521" max="521" width="35.140625" customWidth="1"/>
     <col min="522" max="522" width="11.7109375" customWidth="1"/>
     <col min="523" max="523" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="524" max="524" width="20.140625" customWidth="1"/>
     <col min="769" max="769" width="66.85546875" customWidth="1"/>
     <col min="770" max="770" width="34.140625" customWidth="1"/>
-    <col min="771" max="771" width="17.42578125" customWidth="1"/>
+    <col min="771" max="771" width="19.140625" customWidth="1"/>
     <col min="772" max="772" width="18.28515625" customWidth="1"/>
     <col min="773" max="774" width="37.42578125" customWidth="1"/>
     <col min="775" max="775" width="26" customWidth="1"/>
     <col min="776" max="776" width="15.7109375" customWidth="1"/>
     <col min="777" max="777" width="35.140625" customWidth="1"/>
     <col min="778" max="778" width="11.7109375" customWidth="1"/>
     <col min="779" max="779" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="780" max="780" width="20.140625" customWidth="1"/>
     <col min="1025" max="1025" width="66.85546875" customWidth="1"/>
     <col min="1026" max="1026" width="34.140625" customWidth="1"/>
-    <col min="1027" max="1027" width="17.42578125" customWidth="1"/>
+    <col min="1027" max="1027" width="19.140625" customWidth="1"/>
     <col min="1028" max="1028" width="18.28515625" customWidth="1"/>
     <col min="1029" max="1030" width="37.42578125" customWidth="1"/>
     <col min="1031" max="1031" width="26" customWidth="1"/>
     <col min="1032" max="1032" width="15.7109375" customWidth="1"/>
     <col min="1033" max="1033" width="35.140625" customWidth="1"/>
     <col min="1034" max="1034" width="11.7109375" customWidth="1"/>
     <col min="1035" max="1035" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="1036" max="1036" width="20.140625" customWidth="1"/>
     <col min="1281" max="1281" width="66.85546875" customWidth="1"/>
     <col min="1282" max="1282" width="34.140625" customWidth="1"/>
-    <col min="1283" max="1283" width="17.42578125" customWidth="1"/>
+    <col min="1283" max="1283" width="19.140625" customWidth="1"/>
     <col min="1284" max="1284" width="18.28515625" customWidth="1"/>
     <col min="1285" max="1286" width="37.42578125" customWidth="1"/>
     <col min="1287" max="1287" width="26" customWidth="1"/>
     <col min="1288" max="1288" width="15.7109375" customWidth="1"/>
     <col min="1289" max="1289" width="35.140625" customWidth="1"/>
     <col min="1290" max="1290" width="11.7109375" customWidth="1"/>
     <col min="1291" max="1291" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="1292" max="1292" width="20.140625" customWidth="1"/>
     <col min="1537" max="1537" width="66.85546875" customWidth="1"/>
     <col min="1538" max="1538" width="34.140625" customWidth="1"/>
-    <col min="1539" max="1539" width="17.42578125" customWidth="1"/>
+    <col min="1539" max="1539" width="19.140625" customWidth="1"/>
     <col min="1540" max="1540" width="18.28515625" customWidth="1"/>
     <col min="1541" max="1542" width="37.42578125" customWidth="1"/>
     <col min="1543" max="1543" width="26" customWidth="1"/>
     <col min="1544" max="1544" width="15.7109375" customWidth="1"/>
     <col min="1545" max="1545" width="35.140625" customWidth="1"/>
     <col min="1546" max="1546" width="11.7109375" customWidth="1"/>
     <col min="1547" max="1547" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="1548" max="1548" width="20.140625" customWidth="1"/>
     <col min="1793" max="1793" width="66.85546875" customWidth="1"/>
     <col min="1794" max="1794" width="34.140625" customWidth="1"/>
-    <col min="1795" max="1795" width="17.42578125" customWidth="1"/>
+    <col min="1795" max="1795" width="19.140625" customWidth="1"/>
     <col min="1796" max="1796" width="18.28515625" customWidth="1"/>
     <col min="1797" max="1798" width="37.42578125" customWidth="1"/>
     <col min="1799" max="1799" width="26" customWidth="1"/>
     <col min="1800" max="1800" width="15.7109375" customWidth="1"/>
     <col min="1801" max="1801" width="35.140625" customWidth="1"/>
     <col min="1802" max="1802" width="11.7109375" customWidth="1"/>
     <col min="1803" max="1803" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="1804" max="1804" width="20.140625" customWidth="1"/>
     <col min="2049" max="2049" width="66.85546875" customWidth="1"/>
     <col min="2050" max="2050" width="34.140625" customWidth="1"/>
-    <col min="2051" max="2051" width="17.42578125" customWidth="1"/>
+    <col min="2051" max="2051" width="19.140625" customWidth="1"/>
     <col min="2052" max="2052" width="18.28515625" customWidth="1"/>
     <col min="2053" max="2054" width="37.42578125" customWidth="1"/>
     <col min="2055" max="2055" width="26" customWidth="1"/>
     <col min="2056" max="2056" width="15.7109375" customWidth="1"/>
     <col min="2057" max="2057" width="35.140625" customWidth="1"/>
     <col min="2058" max="2058" width="11.7109375" customWidth="1"/>
     <col min="2059" max="2059" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="2060" max="2060" width="20.140625" customWidth="1"/>
     <col min="2305" max="2305" width="66.85546875" customWidth="1"/>
     <col min="2306" max="2306" width="34.140625" customWidth="1"/>
-    <col min="2307" max="2307" width="17.42578125" customWidth="1"/>
+    <col min="2307" max="2307" width="19.140625" customWidth="1"/>
     <col min="2308" max="2308" width="18.28515625" customWidth="1"/>
     <col min="2309" max="2310" width="37.42578125" customWidth="1"/>
     <col min="2311" max="2311" width="26" customWidth="1"/>
     <col min="2312" max="2312" width="15.7109375" customWidth="1"/>
     <col min="2313" max="2313" width="35.140625" customWidth="1"/>
     <col min="2314" max="2314" width="11.7109375" customWidth="1"/>
     <col min="2315" max="2315" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="2316" max="2316" width="20.140625" customWidth="1"/>
     <col min="2561" max="2561" width="66.85546875" customWidth="1"/>
     <col min="2562" max="2562" width="34.140625" customWidth="1"/>
-    <col min="2563" max="2563" width="17.42578125" customWidth="1"/>
+    <col min="2563" max="2563" width="19.140625" customWidth="1"/>
     <col min="2564" max="2564" width="18.28515625" customWidth="1"/>
     <col min="2565" max="2566" width="37.42578125" customWidth="1"/>
     <col min="2567" max="2567" width="26" customWidth="1"/>
     <col min="2568" max="2568" width="15.7109375" customWidth="1"/>
     <col min="2569" max="2569" width="35.140625" customWidth="1"/>
     <col min="2570" max="2570" width="11.7109375" customWidth="1"/>
     <col min="2571" max="2571" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="2572" max="2572" width="20.140625" customWidth="1"/>
     <col min="2817" max="2817" width="66.85546875" customWidth="1"/>
     <col min="2818" max="2818" width="34.140625" customWidth="1"/>
-    <col min="2819" max="2819" width="17.42578125" customWidth="1"/>
+    <col min="2819" max="2819" width="19.140625" customWidth="1"/>
     <col min="2820" max="2820" width="18.28515625" customWidth="1"/>
     <col min="2821" max="2822" width="37.42578125" customWidth="1"/>
     <col min="2823" max="2823" width="26" customWidth="1"/>
     <col min="2824" max="2824" width="15.7109375" customWidth="1"/>
     <col min="2825" max="2825" width="35.140625" customWidth="1"/>
     <col min="2826" max="2826" width="11.7109375" customWidth="1"/>
     <col min="2827" max="2827" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="2828" max="2828" width="20.140625" customWidth="1"/>
     <col min="3073" max="3073" width="66.85546875" customWidth="1"/>
     <col min="3074" max="3074" width="34.140625" customWidth="1"/>
-    <col min="3075" max="3075" width="17.42578125" customWidth="1"/>
+    <col min="3075" max="3075" width="19.140625" customWidth="1"/>
     <col min="3076" max="3076" width="18.28515625" customWidth="1"/>
     <col min="3077" max="3078" width="37.42578125" customWidth="1"/>
     <col min="3079" max="3079" width="26" customWidth="1"/>
     <col min="3080" max="3080" width="15.7109375" customWidth="1"/>
     <col min="3081" max="3081" width="35.140625" customWidth="1"/>
     <col min="3082" max="3082" width="11.7109375" customWidth="1"/>
     <col min="3083" max="3083" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="3084" max="3084" width="20.140625" customWidth="1"/>
     <col min="3329" max="3329" width="66.85546875" customWidth="1"/>
     <col min="3330" max="3330" width="34.140625" customWidth="1"/>
-    <col min="3331" max="3331" width="17.42578125" customWidth="1"/>
+    <col min="3331" max="3331" width="19.140625" customWidth="1"/>
     <col min="3332" max="3332" width="18.28515625" customWidth="1"/>
     <col min="3333" max="3334" width="37.42578125" customWidth="1"/>
     <col min="3335" max="3335" width="26" customWidth="1"/>
     <col min="3336" max="3336" width="15.7109375" customWidth="1"/>
     <col min="3337" max="3337" width="35.140625" customWidth="1"/>
     <col min="3338" max="3338" width="11.7109375" customWidth="1"/>
     <col min="3339" max="3339" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="3340" max="3340" width="20.140625" customWidth="1"/>
     <col min="3585" max="3585" width="66.85546875" customWidth="1"/>
     <col min="3586" max="3586" width="34.140625" customWidth="1"/>
-    <col min="3587" max="3587" width="17.42578125" customWidth="1"/>
+    <col min="3587" max="3587" width="19.140625" customWidth="1"/>
     <col min="3588" max="3588" width="18.28515625" customWidth="1"/>
     <col min="3589" max="3590" width="37.42578125" customWidth="1"/>
     <col min="3591" max="3591" width="26" customWidth="1"/>
     <col min="3592" max="3592" width="15.7109375" customWidth="1"/>
     <col min="3593" max="3593" width="35.140625" customWidth="1"/>
     <col min="3594" max="3594" width="11.7109375" customWidth="1"/>
     <col min="3595" max="3595" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="3596" max="3596" width="20.140625" customWidth="1"/>
     <col min="3841" max="3841" width="66.85546875" customWidth="1"/>
     <col min="3842" max="3842" width="34.140625" customWidth="1"/>
-    <col min="3843" max="3843" width="17.42578125" customWidth="1"/>
+    <col min="3843" max="3843" width="19.140625" customWidth="1"/>
     <col min="3844" max="3844" width="18.28515625" customWidth="1"/>
     <col min="3845" max="3846" width="37.42578125" customWidth="1"/>
     <col min="3847" max="3847" width="26" customWidth="1"/>
     <col min="3848" max="3848" width="15.7109375" customWidth="1"/>
     <col min="3849" max="3849" width="35.140625" customWidth="1"/>
     <col min="3850" max="3850" width="11.7109375" customWidth="1"/>
     <col min="3851" max="3851" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="3852" max="3852" width="20.140625" customWidth="1"/>
     <col min="4097" max="4097" width="66.85546875" customWidth="1"/>
     <col min="4098" max="4098" width="34.140625" customWidth="1"/>
-    <col min="4099" max="4099" width="17.42578125" customWidth="1"/>
+    <col min="4099" max="4099" width="19.140625" customWidth="1"/>
     <col min="4100" max="4100" width="18.28515625" customWidth="1"/>
     <col min="4101" max="4102" width="37.42578125" customWidth="1"/>
     <col min="4103" max="4103" width="26" customWidth="1"/>
     <col min="4104" max="4104" width="15.7109375" customWidth="1"/>
     <col min="4105" max="4105" width="35.140625" customWidth="1"/>
     <col min="4106" max="4106" width="11.7109375" customWidth="1"/>
     <col min="4107" max="4107" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="4108" max="4108" width="20.140625" customWidth="1"/>
     <col min="4353" max="4353" width="66.85546875" customWidth="1"/>
     <col min="4354" max="4354" width="34.140625" customWidth="1"/>
-    <col min="4355" max="4355" width="17.42578125" customWidth="1"/>
+    <col min="4355" max="4355" width="19.140625" customWidth="1"/>
     <col min="4356" max="4356" width="18.28515625" customWidth="1"/>
     <col min="4357" max="4358" width="37.42578125" customWidth="1"/>
     <col min="4359" max="4359" width="26" customWidth="1"/>
     <col min="4360" max="4360" width="15.7109375" customWidth="1"/>
     <col min="4361" max="4361" width="35.140625" customWidth="1"/>
     <col min="4362" max="4362" width="11.7109375" customWidth="1"/>
     <col min="4363" max="4363" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="4364" max="4364" width="20.140625" customWidth="1"/>
     <col min="4609" max="4609" width="66.85546875" customWidth="1"/>
     <col min="4610" max="4610" width="34.140625" customWidth="1"/>
-    <col min="4611" max="4611" width="17.42578125" customWidth="1"/>
+    <col min="4611" max="4611" width="19.140625" customWidth="1"/>
     <col min="4612" max="4612" width="18.28515625" customWidth="1"/>
     <col min="4613" max="4614" width="37.42578125" customWidth="1"/>
     <col min="4615" max="4615" width="26" customWidth="1"/>
     <col min="4616" max="4616" width="15.7109375" customWidth="1"/>
     <col min="4617" max="4617" width="35.140625" customWidth="1"/>
     <col min="4618" max="4618" width="11.7109375" customWidth="1"/>
     <col min="4619" max="4619" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="4620" max="4620" width="20.140625" customWidth="1"/>
     <col min="4865" max="4865" width="66.85546875" customWidth="1"/>
     <col min="4866" max="4866" width="34.140625" customWidth="1"/>
-    <col min="4867" max="4867" width="17.42578125" customWidth="1"/>
+    <col min="4867" max="4867" width="19.140625" customWidth="1"/>
     <col min="4868" max="4868" width="18.28515625" customWidth="1"/>
     <col min="4869" max="4870" width="37.42578125" customWidth="1"/>
     <col min="4871" max="4871" width="26" customWidth="1"/>
     <col min="4872" max="4872" width="15.7109375" customWidth="1"/>
     <col min="4873" max="4873" width="35.140625" customWidth="1"/>
     <col min="4874" max="4874" width="11.7109375" customWidth="1"/>
     <col min="4875" max="4875" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="4876" max="4876" width="20.140625" customWidth="1"/>
     <col min="5121" max="5121" width="66.85546875" customWidth="1"/>
     <col min="5122" max="5122" width="34.140625" customWidth="1"/>
-    <col min="5123" max="5123" width="17.42578125" customWidth="1"/>
+    <col min="5123" max="5123" width="19.140625" customWidth="1"/>
     <col min="5124" max="5124" width="18.28515625" customWidth="1"/>
     <col min="5125" max="5126" width="37.42578125" customWidth="1"/>
     <col min="5127" max="5127" width="26" customWidth="1"/>
     <col min="5128" max="5128" width="15.7109375" customWidth="1"/>
     <col min="5129" max="5129" width="35.140625" customWidth="1"/>
     <col min="5130" max="5130" width="11.7109375" customWidth="1"/>
     <col min="5131" max="5131" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="5132" max="5132" width="20.140625" customWidth="1"/>
     <col min="5377" max="5377" width="66.85546875" customWidth="1"/>
     <col min="5378" max="5378" width="34.140625" customWidth="1"/>
-    <col min="5379" max="5379" width="17.42578125" customWidth="1"/>
+    <col min="5379" max="5379" width="19.140625" customWidth="1"/>
     <col min="5380" max="5380" width="18.28515625" customWidth="1"/>
     <col min="5381" max="5382" width="37.42578125" customWidth="1"/>
     <col min="5383" max="5383" width="26" customWidth="1"/>
     <col min="5384" max="5384" width="15.7109375" customWidth="1"/>
     <col min="5385" max="5385" width="35.140625" customWidth="1"/>
     <col min="5386" max="5386" width="11.7109375" customWidth="1"/>
     <col min="5387" max="5387" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="5388" max="5388" width="20.140625" customWidth="1"/>
     <col min="5633" max="5633" width="66.85546875" customWidth="1"/>
     <col min="5634" max="5634" width="34.140625" customWidth="1"/>
-    <col min="5635" max="5635" width="17.42578125" customWidth="1"/>
+    <col min="5635" max="5635" width="19.140625" customWidth="1"/>
     <col min="5636" max="5636" width="18.28515625" customWidth="1"/>
     <col min="5637" max="5638" width="37.42578125" customWidth="1"/>
     <col min="5639" max="5639" width="26" customWidth="1"/>
     <col min="5640" max="5640" width="15.7109375" customWidth="1"/>
     <col min="5641" max="5641" width="35.140625" customWidth="1"/>
     <col min="5642" max="5642" width="11.7109375" customWidth="1"/>
     <col min="5643" max="5643" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="5644" max="5644" width="20.140625" customWidth="1"/>
     <col min="5889" max="5889" width="66.85546875" customWidth="1"/>
     <col min="5890" max="5890" width="34.140625" customWidth="1"/>
-    <col min="5891" max="5891" width="17.42578125" customWidth="1"/>
+    <col min="5891" max="5891" width="19.140625" customWidth="1"/>
     <col min="5892" max="5892" width="18.28515625" customWidth="1"/>
     <col min="5893" max="5894" width="37.42578125" customWidth="1"/>
     <col min="5895" max="5895" width="26" customWidth="1"/>
     <col min="5896" max="5896" width="15.7109375" customWidth="1"/>
     <col min="5897" max="5897" width="35.140625" customWidth="1"/>
     <col min="5898" max="5898" width="11.7109375" customWidth="1"/>
     <col min="5899" max="5899" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="5900" max="5900" width="20.140625" customWidth="1"/>
     <col min="6145" max="6145" width="66.85546875" customWidth="1"/>
     <col min="6146" max="6146" width="34.140625" customWidth="1"/>
-    <col min="6147" max="6147" width="17.42578125" customWidth="1"/>
+    <col min="6147" max="6147" width="19.140625" customWidth="1"/>
     <col min="6148" max="6148" width="18.28515625" customWidth="1"/>
     <col min="6149" max="6150" width="37.42578125" customWidth="1"/>
     <col min="6151" max="6151" width="26" customWidth="1"/>
     <col min="6152" max="6152" width="15.7109375" customWidth="1"/>
     <col min="6153" max="6153" width="35.140625" customWidth="1"/>
     <col min="6154" max="6154" width="11.7109375" customWidth="1"/>
     <col min="6155" max="6155" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="6156" max="6156" width="20.140625" customWidth="1"/>
     <col min="6401" max="6401" width="66.85546875" customWidth="1"/>
     <col min="6402" max="6402" width="34.140625" customWidth="1"/>
-    <col min="6403" max="6403" width="17.42578125" customWidth="1"/>
+    <col min="6403" max="6403" width="19.140625" customWidth="1"/>
     <col min="6404" max="6404" width="18.28515625" customWidth="1"/>
     <col min="6405" max="6406" width="37.42578125" customWidth="1"/>
     <col min="6407" max="6407" width="26" customWidth="1"/>
     <col min="6408" max="6408" width="15.7109375" customWidth="1"/>
     <col min="6409" max="6409" width="35.140625" customWidth="1"/>
     <col min="6410" max="6410" width="11.7109375" customWidth="1"/>
     <col min="6411" max="6411" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="6412" max="6412" width="20.140625" customWidth="1"/>
     <col min="6657" max="6657" width="66.85546875" customWidth="1"/>
     <col min="6658" max="6658" width="34.140625" customWidth="1"/>
-    <col min="6659" max="6659" width="17.42578125" customWidth="1"/>
+    <col min="6659" max="6659" width="19.140625" customWidth="1"/>
     <col min="6660" max="6660" width="18.28515625" customWidth="1"/>
     <col min="6661" max="6662" width="37.42578125" customWidth="1"/>
     <col min="6663" max="6663" width="26" customWidth="1"/>
     <col min="6664" max="6664" width="15.7109375" customWidth="1"/>
     <col min="6665" max="6665" width="35.140625" customWidth="1"/>
     <col min="6666" max="6666" width="11.7109375" customWidth="1"/>
     <col min="6667" max="6667" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="6668" max="6668" width="20.140625" customWidth="1"/>
     <col min="6913" max="6913" width="66.85546875" customWidth="1"/>
     <col min="6914" max="6914" width="34.140625" customWidth="1"/>
-    <col min="6915" max="6915" width="17.42578125" customWidth="1"/>
+    <col min="6915" max="6915" width="19.140625" customWidth="1"/>
     <col min="6916" max="6916" width="18.28515625" customWidth="1"/>
     <col min="6917" max="6918" width="37.42578125" customWidth="1"/>
     <col min="6919" max="6919" width="26" customWidth="1"/>
     <col min="6920" max="6920" width="15.7109375" customWidth="1"/>
     <col min="6921" max="6921" width="35.140625" customWidth="1"/>
     <col min="6922" max="6922" width="11.7109375" customWidth="1"/>
     <col min="6923" max="6923" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="6924" max="6924" width="20.140625" customWidth="1"/>
     <col min="7169" max="7169" width="66.85546875" customWidth="1"/>
     <col min="7170" max="7170" width="34.140625" customWidth="1"/>
-    <col min="7171" max="7171" width="17.42578125" customWidth="1"/>
+    <col min="7171" max="7171" width="19.140625" customWidth="1"/>
     <col min="7172" max="7172" width="18.28515625" customWidth="1"/>
     <col min="7173" max="7174" width="37.42578125" customWidth="1"/>
     <col min="7175" max="7175" width="26" customWidth="1"/>
     <col min="7176" max="7176" width="15.7109375" customWidth="1"/>
     <col min="7177" max="7177" width="35.140625" customWidth="1"/>
     <col min="7178" max="7178" width="11.7109375" customWidth="1"/>
     <col min="7179" max="7179" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7180" max="7180" width="20.140625" customWidth="1"/>
     <col min="7425" max="7425" width="66.85546875" customWidth="1"/>
     <col min="7426" max="7426" width="34.140625" customWidth="1"/>
-    <col min="7427" max="7427" width="17.42578125" customWidth="1"/>
+    <col min="7427" max="7427" width="19.140625" customWidth="1"/>
     <col min="7428" max="7428" width="18.28515625" customWidth="1"/>
     <col min="7429" max="7430" width="37.42578125" customWidth="1"/>
     <col min="7431" max="7431" width="26" customWidth="1"/>
     <col min="7432" max="7432" width="15.7109375" customWidth="1"/>
     <col min="7433" max="7433" width="35.140625" customWidth="1"/>
     <col min="7434" max="7434" width="11.7109375" customWidth="1"/>
     <col min="7435" max="7435" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7436" max="7436" width="20.140625" customWidth="1"/>
     <col min="7681" max="7681" width="66.85546875" customWidth="1"/>
     <col min="7682" max="7682" width="34.140625" customWidth="1"/>
-    <col min="7683" max="7683" width="17.42578125" customWidth="1"/>
+    <col min="7683" max="7683" width="19.140625" customWidth="1"/>
     <col min="7684" max="7684" width="18.28515625" customWidth="1"/>
     <col min="7685" max="7686" width="37.42578125" customWidth="1"/>
     <col min="7687" max="7687" width="26" customWidth="1"/>
     <col min="7688" max="7688" width="15.7109375" customWidth="1"/>
     <col min="7689" max="7689" width="35.140625" customWidth="1"/>
     <col min="7690" max="7690" width="11.7109375" customWidth="1"/>
     <col min="7691" max="7691" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7692" max="7692" width="20.140625" customWidth="1"/>
     <col min="7937" max="7937" width="66.85546875" customWidth="1"/>
     <col min="7938" max="7938" width="34.140625" customWidth="1"/>
-    <col min="7939" max="7939" width="17.42578125" customWidth="1"/>
+    <col min="7939" max="7939" width="19.140625" customWidth="1"/>
     <col min="7940" max="7940" width="18.28515625" customWidth="1"/>
     <col min="7941" max="7942" width="37.42578125" customWidth="1"/>
     <col min="7943" max="7943" width="26" customWidth="1"/>
     <col min="7944" max="7944" width="15.7109375" customWidth="1"/>
     <col min="7945" max="7945" width="35.140625" customWidth="1"/>
     <col min="7946" max="7946" width="11.7109375" customWidth="1"/>
     <col min="7947" max="7947" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7948" max="7948" width="20.140625" customWidth="1"/>
     <col min="8193" max="8193" width="66.85546875" customWidth="1"/>
     <col min="8194" max="8194" width="34.140625" customWidth="1"/>
-    <col min="8195" max="8195" width="17.42578125" customWidth="1"/>
+    <col min="8195" max="8195" width="19.140625" customWidth="1"/>
     <col min="8196" max="8196" width="18.28515625" customWidth="1"/>
     <col min="8197" max="8198" width="37.42578125" customWidth="1"/>
     <col min="8199" max="8199" width="26" customWidth="1"/>
     <col min="8200" max="8200" width="15.7109375" customWidth="1"/>
     <col min="8201" max="8201" width="35.140625" customWidth="1"/>
     <col min="8202" max="8202" width="11.7109375" customWidth="1"/>
     <col min="8203" max="8203" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="8204" max="8204" width="20.140625" customWidth="1"/>
     <col min="8449" max="8449" width="66.85546875" customWidth="1"/>
     <col min="8450" max="8450" width="34.140625" customWidth="1"/>
-    <col min="8451" max="8451" width="17.42578125" customWidth="1"/>
+    <col min="8451" max="8451" width="19.140625" customWidth="1"/>
     <col min="8452" max="8452" width="18.28515625" customWidth="1"/>
     <col min="8453" max="8454" width="37.42578125" customWidth="1"/>
     <col min="8455" max="8455" width="26" customWidth="1"/>
     <col min="8456" max="8456" width="15.7109375" customWidth="1"/>
     <col min="8457" max="8457" width="35.140625" customWidth="1"/>
     <col min="8458" max="8458" width="11.7109375" customWidth="1"/>
     <col min="8459" max="8459" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="8460" max="8460" width="20.140625" customWidth="1"/>
     <col min="8705" max="8705" width="66.85546875" customWidth="1"/>
     <col min="8706" max="8706" width="34.140625" customWidth="1"/>
-    <col min="8707" max="8707" width="17.42578125" customWidth="1"/>
+    <col min="8707" max="8707" width="19.140625" customWidth="1"/>
     <col min="8708" max="8708" width="18.28515625" customWidth="1"/>
     <col min="8709" max="8710" width="37.42578125" customWidth="1"/>
     <col min="8711" max="8711" width="26" customWidth="1"/>
     <col min="8712" max="8712" width="15.7109375" customWidth="1"/>
     <col min="8713" max="8713" width="35.140625" customWidth="1"/>
     <col min="8714" max="8714" width="11.7109375" customWidth="1"/>
     <col min="8715" max="8715" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="8716" max="8716" width="20.140625" customWidth="1"/>
     <col min="8961" max="8961" width="66.85546875" customWidth="1"/>
     <col min="8962" max="8962" width="34.140625" customWidth="1"/>
-    <col min="8963" max="8963" width="17.42578125" customWidth="1"/>
+    <col min="8963" max="8963" width="19.140625" customWidth="1"/>
     <col min="8964" max="8964" width="18.28515625" customWidth="1"/>
     <col min="8965" max="8966" width="37.42578125" customWidth="1"/>
     <col min="8967" max="8967" width="26" customWidth="1"/>
     <col min="8968" max="8968" width="15.7109375" customWidth="1"/>
     <col min="8969" max="8969" width="35.140625" customWidth="1"/>
     <col min="8970" max="8970" width="11.7109375" customWidth="1"/>
     <col min="8971" max="8971" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="8972" max="8972" width="20.140625" customWidth="1"/>
     <col min="9217" max="9217" width="66.85546875" customWidth="1"/>
     <col min="9218" max="9218" width="34.140625" customWidth="1"/>
-    <col min="9219" max="9219" width="17.42578125" customWidth="1"/>
+    <col min="9219" max="9219" width="19.140625" customWidth="1"/>
     <col min="9220" max="9220" width="18.28515625" customWidth="1"/>
     <col min="9221" max="9222" width="37.42578125" customWidth="1"/>
     <col min="9223" max="9223" width="26" customWidth="1"/>
     <col min="9224" max="9224" width="15.7109375" customWidth="1"/>
     <col min="9225" max="9225" width="35.140625" customWidth="1"/>
     <col min="9226" max="9226" width="11.7109375" customWidth="1"/>
     <col min="9227" max="9227" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="9228" max="9228" width="20.140625" customWidth="1"/>
     <col min="9473" max="9473" width="66.85546875" customWidth="1"/>
     <col min="9474" max="9474" width="34.140625" customWidth="1"/>
-    <col min="9475" max="9475" width="17.42578125" customWidth="1"/>
+    <col min="9475" max="9475" width="19.140625" customWidth="1"/>
     <col min="9476" max="9476" width="18.28515625" customWidth="1"/>
     <col min="9477" max="9478" width="37.42578125" customWidth="1"/>
     <col min="9479" max="9479" width="26" customWidth="1"/>
     <col min="9480" max="9480" width="15.7109375" customWidth="1"/>
     <col min="9481" max="9481" width="35.140625" customWidth="1"/>
     <col min="9482" max="9482" width="11.7109375" customWidth="1"/>
     <col min="9483" max="9483" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="9484" max="9484" width="20.140625" customWidth="1"/>
     <col min="9729" max="9729" width="66.85546875" customWidth="1"/>
     <col min="9730" max="9730" width="34.140625" customWidth="1"/>
-    <col min="9731" max="9731" width="17.42578125" customWidth="1"/>
+    <col min="9731" max="9731" width="19.140625" customWidth="1"/>
     <col min="9732" max="9732" width="18.28515625" customWidth="1"/>
     <col min="9733" max="9734" width="37.42578125" customWidth="1"/>
     <col min="9735" max="9735" width="26" customWidth="1"/>
     <col min="9736" max="9736" width="15.7109375" customWidth="1"/>
     <col min="9737" max="9737" width="35.140625" customWidth="1"/>
     <col min="9738" max="9738" width="11.7109375" customWidth="1"/>
     <col min="9739" max="9739" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="9740" max="9740" width="20.140625" customWidth="1"/>
     <col min="9985" max="9985" width="66.85546875" customWidth="1"/>
     <col min="9986" max="9986" width="34.140625" customWidth="1"/>
-    <col min="9987" max="9987" width="17.42578125" customWidth="1"/>
+    <col min="9987" max="9987" width="19.140625" customWidth="1"/>
     <col min="9988" max="9988" width="18.28515625" customWidth="1"/>
     <col min="9989" max="9990" width="37.42578125" customWidth="1"/>
     <col min="9991" max="9991" width="26" customWidth="1"/>
     <col min="9992" max="9992" width="15.7109375" customWidth="1"/>
     <col min="9993" max="9993" width="35.140625" customWidth="1"/>
     <col min="9994" max="9994" width="11.7109375" customWidth="1"/>
     <col min="9995" max="9995" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="9996" max="9996" width="20.140625" customWidth="1"/>
     <col min="10241" max="10241" width="66.85546875" customWidth="1"/>
     <col min="10242" max="10242" width="34.140625" customWidth="1"/>
-    <col min="10243" max="10243" width="17.42578125" customWidth="1"/>
+    <col min="10243" max="10243" width="19.140625" customWidth="1"/>
     <col min="10244" max="10244" width="18.28515625" customWidth="1"/>
     <col min="10245" max="10246" width="37.42578125" customWidth="1"/>
     <col min="10247" max="10247" width="26" customWidth="1"/>
     <col min="10248" max="10248" width="15.7109375" customWidth="1"/>
     <col min="10249" max="10249" width="35.140625" customWidth="1"/>
     <col min="10250" max="10250" width="11.7109375" customWidth="1"/>
     <col min="10251" max="10251" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="10252" max="10252" width="20.140625" customWidth="1"/>
     <col min="10497" max="10497" width="66.85546875" customWidth="1"/>
     <col min="10498" max="10498" width="34.140625" customWidth="1"/>
-    <col min="10499" max="10499" width="17.42578125" customWidth="1"/>
+    <col min="10499" max="10499" width="19.140625" customWidth="1"/>
     <col min="10500" max="10500" width="18.28515625" customWidth="1"/>
     <col min="10501" max="10502" width="37.42578125" customWidth="1"/>
     <col min="10503" max="10503" width="26" customWidth="1"/>
     <col min="10504" max="10504" width="15.7109375" customWidth="1"/>
     <col min="10505" max="10505" width="35.140625" customWidth="1"/>
     <col min="10506" max="10506" width="11.7109375" customWidth="1"/>
     <col min="10507" max="10507" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="10508" max="10508" width="20.140625" customWidth="1"/>
     <col min="10753" max="10753" width="66.85546875" customWidth="1"/>
     <col min="10754" max="10754" width="34.140625" customWidth="1"/>
-    <col min="10755" max="10755" width="17.42578125" customWidth="1"/>
+    <col min="10755" max="10755" width="19.140625" customWidth="1"/>
     <col min="10756" max="10756" width="18.28515625" customWidth="1"/>
     <col min="10757" max="10758" width="37.42578125" customWidth="1"/>
     <col min="10759" max="10759" width="26" customWidth="1"/>
     <col min="10760" max="10760" width="15.7109375" customWidth="1"/>
     <col min="10761" max="10761" width="35.140625" customWidth="1"/>
     <col min="10762" max="10762" width="11.7109375" customWidth="1"/>
     <col min="10763" max="10763" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="10764" max="10764" width="20.140625" customWidth="1"/>
     <col min="11009" max="11009" width="66.85546875" customWidth="1"/>
     <col min="11010" max="11010" width="34.140625" customWidth="1"/>
-    <col min="11011" max="11011" width="17.42578125" customWidth="1"/>
+    <col min="11011" max="11011" width="19.140625" customWidth="1"/>
     <col min="11012" max="11012" width="18.28515625" customWidth="1"/>
     <col min="11013" max="11014" width="37.42578125" customWidth="1"/>
     <col min="11015" max="11015" width="26" customWidth="1"/>
     <col min="11016" max="11016" width="15.7109375" customWidth="1"/>
     <col min="11017" max="11017" width="35.140625" customWidth="1"/>
     <col min="11018" max="11018" width="11.7109375" customWidth="1"/>
     <col min="11019" max="11019" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="11020" max="11020" width="20.140625" customWidth="1"/>
     <col min="11265" max="11265" width="66.85546875" customWidth="1"/>
     <col min="11266" max="11266" width="34.140625" customWidth="1"/>
-    <col min="11267" max="11267" width="17.42578125" customWidth="1"/>
+    <col min="11267" max="11267" width="19.140625" customWidth="1"/>
     <col min="11268" max="11268" width="18.28515625" customWidth="1"/>
     <col min="11269" max="11270" width="37.42578125" customWidth="1"/>
     <col min="11271" max="11271" width="26" customWidth="1"/>
     <col min="11272" max="11272" width="15.7109375" customWidth="1"/>
     <col min="11273" max="11273" width="35.140625" customWidth="1"/>
     <col min="11274" max="11274" width="11.7109375" customWidth="1"/>
     <col min="11275" max="11275" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="11276" max="11276" width="20.140625" customWidth="1"/>
     <col min="11521" max="11521" width="66.85546875" customWidth="1"/>
     <col min="11522" max="11522" width="34.140625" customWidth="1"/>
-    <col min="11523" max="11523" width="17.42578125" customWidth="1"/>
+    <col min="11523" max="11523" width="19.140625" customWidth="1"/>
     <col min="11524" max="11524" width="18.28515625" customWidth="1"/>
     <col min="11525" max="11526" width="37.42578125" customWidth="1"/>
     <col min="11527" max="11527" width="26" customWidth="1"/>
     <col min="11528" max="11528" width="15.7109375" customWidth="1"/>
     <col min="11529" max="11529" width="35.140625" customWidth="1"/>
     <col min="11530" max="11530" width="11.7109375" customWidth="1"/>
     <col min="11531" max="11531" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="11532" max="11532" width="20.140625" customWidth="1"/>
     <col min="11777" max="11777" width="66.85546875" customWidth="1"/>
     <col min="11778" max="11778" width="34.140625" customWidth="1"/>
-    <col min="11779" max="11779" width="17.42578125" customWidth="1"/>
+    <col min="11779" max="11779" width="19.140625" customWidth="1"/>
     <col min="11780" max="11780" width="18.28515625" customWidth="1"/>
     <col min="11781" max="11782" width="37.42578125" customWidth="1"/>
     <col min="11783" max="11783" width="26" customWidth="1"/>
     <col min="11784" max="11784" width="15.7109375" customWidth="1"/>
     <col min="11785" max="11785" width="35.140625" customWidth="1"/>
     <col min="11786" max="11786" width="11.7109375" customWidth="1"/>
     <col min="11787" max="11787" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="11788" max="11788" width="20.140625" customWidth="1"/>
     <col min="12033" max="12033" width="66.85546875" customWidth="1"/>
     <col min="12034" max="12034" width="34.140625" customWidth="1"/>
-    <col min="12035" max="12035" width="17.42578125" customWidth="1"/>
+    <col min="12035" max="12035" width="19.140625" customWidth="1"/>
     <col min="12036" max="12036" width="18.28515625" customWidth="1"/>
     <col min="12037" max="12038" width="37.42578125" customWidth="1"/>
     <col min="12039" max="12039" width="26" customWidth="1"/>
     <col min="12040" max="12040" width="15.7109375" customWidth="1"/>
     <col min="12041" max="12041" width="35.140625" customWidth="1"/>
     <col min="12042" max="12042" width="11.7109375" customWidth="1"/>
     <col min="12043" max="12043" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="12044" max="12044" width="20.140625" customWidth="1"/>
     <col min="12289" max="12289" width="66.85546875" customWidth="1"/>
     <col min="12290" max="12290" width="34.140625" customWidth="1"/>
-    <col min="12291" max="12291" width="17.42578125" customWidth="1"/>
+    <col min="12291" max="12291" width="19.140625" customWidth="1"/>
     <col min="12292" max="12292" width="18.28515625" customWidth="1"/>
     <col min="12293" max="12294" width="37.42578125" customWidth="1"/>
     <col min="12295" max="12295" width="26" customWidth="1"/>
     <col min="12296" max="12296" width="15.7109375" customWidth="1"/>
     <col min="12297" max="12297" width="35.140625" customWidth="1"/>
     <col min="12298" max="12298" width="11.7109375" customWidth="1"/>
     <col min="12299" max="12299" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="12300" max="12300" width="20.140625" customWidth="1"/>
     <col min="12545" max="12545" width="66.85546875" customWidth="1"/>
     <col min="12546" max="12546" width="34.140625" customWidth="1"/>
-    <col min="12547" max="12547" width="17.42578125" customWidth="1"/>
+    <col min="12547" max="12547" width="19.140625" customWidth="1"/>
     <col min="12548" max="12548" width="18.28515625" customWidth="1"/>
     <col min="12549" max="12550" width="37.42578125" customWidth="1"/>
     <col min="12551" max="12551" width="26" customWidth="1"/>
     <col min="12552" max="12552" width="15.7109375" customWidth="1"/>
     <col min="12553" max="12553" width="35.140625" customWidth="1"/>
     <col min="12554" max="12554" width="11.7109375" customWidth="1"/>
     <col min="12555" max="12555" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="12556" max="12556" width="20.140625" customWidth="1"/>
     <col min="12801" max="12801" width="66.85546875" customWidth="1"/>
     <col min="12802" max="12802" width="34.140625" customWidth="1"/>
-    <col min="12803" max="12803" width="17.42578125" customWidth="1"/>
+    <col min="12803" max="12803" width="19.140625" customWidth="1"/>
     <col min="12804" max="12804" width="18.28515625" customWidth="1"/>
     <col min="12805" max="12806" width="37.42578125" customWidth="1"/>
     <col min="12807" max="12807" width="26" customWidth="1"/>
     <col min="12808" max="12808" width="15.7109375" customWidth="1"/>
     <col min="12809" max="12809" width="35.140625" customWidth="1"/>
     <col min="12810" max="12810" width="11.7109375" customWidth="1"/>
     <col min="12811" max="12811" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="12812" max="12812" width="20.140625" customWidth="1"/>
     <col min="13057" max="13057" width="66.85546875" customWidth="1"/>
     <col min="13058" max="13058" width="34.140625" customWidth="1"/>
-    <col min="13059" max="13059" width="17.42578125" customWidth="1"/>
+    <col min="13059" max="13059" width="19.140625" customWidth="1"/>
     <col min="13060" max="13060" width="18.28515625" customWidth="1"/>
     <col min="13061" max="13062" width="37.42578125" customWidth="1"/>
     <col min="13063" max="13063" width="26" customWidth="1"/>
     <col min="13064" max="13064" width="15.7109375" customWidth="1"/>
     <col min="13065" max="13065" width="35.140625" customWidth="1"/>
     <col min="13066" max="13066" width="11.7109375" customWidth="1"/>
     <col min="13067" max="13067" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="13068" max="13068" width="20.140625" customWidth="1"/>
     <col min="13313" max="13313" width="66.85546875" customWidth="1"/>
     <col min="13314" max="13314" width="34.140625" customWidth="1"/>
-    <col min="13315" max="13315" width="17.42578125" customWidth="1"/>
+    <col min="13315" max="13315" width="19.140625" customWidth="1"/>
     <col min="13316" max="13316" width="18.28515625" customWidth="1"/>
     <col min="13317" max="13318" width="37.42578125" customWidth="1"/>
     <col min="13319" max="13319" width="26" customWidth="1"/>
     <col min="13320" max="13320" width="15.7109375" customWidth="1"/>
     <col min="13321" max="13321" width="35.140625" customWidth="1"/>
     <col min="13322" max="13322" width="11.7109375" customWidth="1"/>
     <col min="13323" max="13323" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="13324" max="13324" width="20.140625" customWidth="1"/>
     <col min="13569" max="13569" width="66.85546875" customWidth="1"/>
     <col min="13570" max="13570" width="34.140625" customWidth="1"/>
-    <col min="13571" max="13571" width="17.42578125" customWidth="1"/>
+    <col min="13571" max="13571" width="19.140625" customWidth="1"/>
     <col min="13572" max="13572" width="18.28515625" customWidth="1"/>
     <col min="13573" max="13574" width="37.42578125" customWidth="1"/>
     <col min="13575" max="13575" width="26" customWidth="1"/>
     <col min="13576" max="13576" width="15.7109375" customWidth="1"/>
     <col min="13577" max="13577" width="35.140625" customWidth="1"/>
     <col min="13578" max="13578" width="11.7109375" customWidth="1"/>
     <col min="13579" max="13579" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="13580" max="13580" width="20.140625" customWidth="1"/>
     <col min="13825" max="13825" width="66.85546875" customWidth="1"/>
     <col min="13826" max="13826" width="34.140625" customWidth="1"/>
-    <col min="13827" max="13827" width="17.42578125" customWidth="1"/>
+    <col min="13827" max="13827" width="19.140625" customWidth="1"/>
     <col min="13828" max="13828" width="18.28515625" customWidth="1"/>
     <col min="13829" max="13830" width="37.42578125" customWidth="1"/>
     <col min="13831" max="13831" width="26" customWidth="1"/>
     <col min="13832" max="13832" width="15.7109375" customWidth="1"/>
     <col min="13833" max="13833" width="35.140625" customWidth="1"/>
     <col min="13834" max="13834" width="11.7109375" customWidth="1"/>
     <col min="13835" max="13835" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="13836" max="13836" width="20.140625" customWidth="1"/>
     <col min="14081" max="14081" width="66.85546875" customWidth="1"/>
     <col min="14082" max="14082" width="34.140625" customWidth="1"/>
-    <col min="14083" max="14083" width="17.42578125" customWidth="1"/>
+    <col min="14083" max="14083" width="19.140625" customWidth="1"/>
     <col min="14084" max="14084" width="18.28515625" customWidth="1"/>
     <col min="14085" max="14086" width="37.42578125" customWidth="1"/>
     <col min="14087" max="14087" width="26" customWidth="1"/>
     <col min="14088" max="14088" width="15.7109375" customWidth="1"/>
     <col min="14089" max="14089" width="35.140625" customWidth="1"/>
     <col min="14090" max="14090" width="11.7109375" customWidth="1"/>
     <col min="14091" max="14091" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="14092" max="14092" width="20.140625" customWidth="1"/>
     <col min="14337" max="14337" width="66.85546875" customWidth="1"/>
     <col min="14338" max="14338" width="34.140625" customWidth="1"/>
-    <col min="14339" max="14339" width="17.42578125" customWidth="1"/>
+    <col min="14339" max="14339" width="19.140625" customWidth="1"/>
     <col min="14340" max="14340" width="18.28515625" customWidth="1"/>
     <col min="14341" max="14342" width="37.42578125" customWidth="1"/>
     <col min="14343" max="14343" width="26" customWidth="1"/>
     <col min="14344" max="14344" width="15.7109375" customWidth="1"/>
     <col min="14345" max="14345" width="35.140625" customWidth="1"/>
     <col min="14346" max="14346" width="11.7109375" customWidth="1"/>
     <col min="14347" max="14347" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="14348" max="14348" width="20.140625" customWidth="1"/>
     <col min="14593" max="14593" width="66.85546875" customWidth="1"/>
     <col min="14594" max="14594" width="34.140625" customWidth="1"/>
-    <col min="14595" max="14595" width="17.42578125" customWidth="1"/>
+    <col min="14595" max="14595" width="19.140625" customWidth="1"/>
     <col min="14596" max="14596" width="18.28515625" customWidth="1"/>
     <col min="14597" max="14598" width="37.42578125" customWidth="1"/>
     <col min="14599" max="14599" width="26" customWidth="1"/>
     <col min="14600" max="14600" width="15.7109375" customWidth="1"/>
     <col min="14601" max="14601" width="35.140625" customWidth="1"/>
     <col min="14602" max="14602" width="11.7109375" customWidth="1"/>
     <col min="14603" max="14603" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="14604" max="14604" width="20.140625" customWidth="1"/>
     <col min="14849" max="14849" width="66.85546875" customWidth="1"/>
     <col min="14850" max="14850" width="34.140625" customWidth="1"/>
-    <col min="14851" max="14851" width="17.42578125" customWidth="1"/>
+    <col min="14851" max="14851" width="19.140625" customWidth="1"/>
     <col min="14852" max="14852" width="18.28515625" customWidth="1"/>
     <col min="14853" max="14854" width="37.42578125" customWidth="1"/>
     <col min="14855" max="14855" width="26" customWidth="1"/>
     <col min="14856" max="14856" width="15.7109375" customWidth="1"/>
     <col min="14857" max="14857" width="35.140625" customWidth="1"/>
     <col min="14858" max="14858" width="11.7109375" customWidth="1"/>
     <col min="14859" max="14859" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="14860" max="14860" width="20.140625" customWidth="1"/>
     <col min="15105" max="15105" width="66.85546875" customWidth="1"/>
     <col min="15106" max="15106" width="34.140625" customWidth="1"/>
-    <col min="15107" max="15107" width="17.42578125" customWidth="1"/>
+    <col min="15107" max="15107" width="19.140625" customWidth="1"/>
     <col min="15108" max="15108" width="18.28515625" customWidth="1"/>
     <col min="15109" max="15110" width="37.42578125" customWidth="1"/>
     <col min="15111" max="15111" width="26" customWidth="1"/>
     <col min="15112" max="15112" width="15.7109375" customWidth="1"/>
     <col min="15113" max="15113" width="35.140625" customWidth="1"/>
     <col min="15114" max="15114" width="11.7109375" customWidth="1"/>
     <col min="15115" max="15115" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="15116" max="15116" width="20.140625" customWidth="1"/>
     <col min="15361" max="15361" width="66.85546875" customWidth="1"/>
     <col min="15362" max="15362" width="34.140625" customWidth="1"/>
-    <col min="15363" max="15363" width="17.42578125" customWidth="1"/>
+    <col min="15363" max="15363" width="19.140625" customWidth="1"/>
     <col min="15364" max="15364" width="18.28515625" customWidth="1"/>
     <col min="15365" max="15366" width="37.42578125" customWidth="1"/>
     <col min="15367" max="15367" width="26" customWidth="1"/>
     <col min="15368" max="15368" width="15.7109375" customWidth="1"/>
     <col min="15369" max="15369" width="35.140625" customWidth="1"/>
     <col min="15370" max="15370" width="11.7109375" customWidth="1"/>
     <col min="15371" max="15371" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="15372" max="15372" width="20.140625" customWidth="1"/>
     <col min="15617" max="15617" width="66.85546875" customWidth="1"/>
     <col min="15618" max="15618" width="34.140625" customWidth="1"/>
-    <col min="15619" max="15619" width="17.42578125" customWidth="1"/>
+    <col min="15619" max="15619" width="19.140625" customWidth="1"/>
     <col min="15620" max="15620" width="18.28515625" customWidth="1"/>
     <col min="15621" max="15622" width="37.42578125" customWidth="1"/>
     <col min="15623" max="15623" width="26" customWidth="1"/>
     <col min="15624" max="15624" width="15.7109375" customWidth="1"/>
     <col min="15625" max="15625" width="35.140625" customWidth="1"/>
     <col min="15626" max="15626" width="11.7109375" customWidth="1"/>
     <col min="15627" max="15627" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="15628" max="15628" width="20.140625" customWidth="1"/>
     <col min="15873" max="15873" width="66.85546875" customWidth="1"/>
     <col min="15874" max="15874" width="34.140625" customWidth="1"/>
-    <col min="15875" max="15875" width="17.42578125" customWidth="1"/>
+    <col min="15875" max="15875" width="19.140625" customWidth="1"/>
     <col min="15876" max="15876" width="18.28515625" customWidth="1"/>
     <col min="15877" max="15878" width="37.42578125" customWidth="1"/>
     <col min="15879" max="15879" width="26" customWidth="1"/>
     <col min="15880" max="15880" width="15.7109375" customWidth="1"/>
     <col min="15881" max="15881" width="35.140625" customWidth="1"/>
     <col min="15882" max="15882" width="11.7109375" customWidth="1"/>
     <col min="15883" max="15883" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="15884" max="15884" width="20.140625" customWidth="1"/>
     <col min="16129" max="16129" width="66.85546875" customWidth="1"/>
     <col min="16130" max="16130" width="34.140625" customWidth="1"/>
-    <col min="16131" max="16131" width="17.42578125" customWidth="1"/>
+    <col min="16131" max="16131" width="19.140625" customWidth="1"/>
     <col min="16132" max="16132" width="18.28515625" customWidth="1"/>
     <col min="16133" max="16134" width="37.42578125" customWidth="1"/>
     <col min="16135" max="16135" width="26" customWidth="1"/>
     <col min="16136" max="16136" width="15.7109375" customWidth="1"/>
     <col min="16137" max="16137" width="35.140625" customWidth="1"/>
     <col min="16138" max="16138" width="11.7109375" customWidth="1"/>
     <col min="16139" max="16139" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="16140" max="16140" width="20.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
     </row>
     <row r="2" spans="1:12" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3"/>
@@ -3036,2608 +3066,2635 @@
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="10">
         <v>737204549</v>
       </c>
       <c r="D5" s="11"/>
       <c r="E5" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
     </row>
     <row r="6" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="11" t="s">
+      <c r="A6" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="14" t="s">
+      <c r="B6" s="11"/>
+      <c r="C6" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="C6" s="10">
-[...3 lines deleted...]
-      <c r="E6" s="11" t="s">
+      <c r="D6" s="11"/>
+      <c r="E6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="11"/>
-      <c r="G6" s="10"/>
+      <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
     </row>
     <row r="7" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="11" t="s">
+      <c r="A7" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C7" s="15" t="s">
+      <c r="C7" s="10">
+        <v>725544550</v>
+      </c>
+      <c r="D7" s="10"/>
+      <c r="E7" s="11" t="s">
         <v>19</v>
-      </c>
-[...2 lines deleted...]
-        <v>20</v>
       </c>
       <c r="F7" s="11"/>
       <c r="G7" s="10"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
     </row>
     <row r="8" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="9" t="s">
+      <c r="A8" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="14" t="s">
+      <c r="C8" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="C8" s="17" t="s">
+      <c r="D8" s="18"/>
+      <c r="E8" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="D8" s="16"/>
-[...2 lines deleted...]
-      </c>
       <c r="F8" s="11"/>
-      <c r="G8" s="16"/>
-      <c r="H8" s="18"/>
+      <c r="G8" s="10"/>
+      <c r="H8" s="11"/>
       <c r="I8" s="11"/>
     </row>
     <row r="9" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B9" s="9" t="s">
+      <c r="C9" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="C9" s="15" t="s">
+      <c r="D9" s="18"/>
+      <c r="E9" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="D9" s="10"/>
-      <c r="E9" s="12" t="s">
+      <c r="F9" s="11"/>
+      <c r="G9" s="18"/>
+      <c r="H9" s="21"/>
+      <c r="I9" s="11"/>
+    </row>
+    <row r="10" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="F9" s="11"/>
-[...5 lines deleted...]
-      <c r="A10" s="11" t="s">
+      <c r="B10" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="9" t="s">
+      <c r="C10" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="C10" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="16"/>
+      <c r="D10" s="10"/>
       <c r="E10" s="12" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="F10" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="G10" s="15" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="F10" s="11"/>
+      <c r="G10" s="18"/>
+      <c r="H10" s="21"/>
+      <c r="I10" s="11"/>
     </row>
     <row r="11" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" s="18"/>
+      <c r="E11" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="F11" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="B11" s="9" t="s">
+      <c r="G11" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="C11" s="10">
-[...3 lines deleted...]
-      <c r="E11" s="12" t="s">
+      <c r="H11" s="18"/>
+      <c r="I11" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="F11" s="11"/>
-[...2 lines deleted...]
-      <c r="I11" s="11"/>
     </row>
     <row r="12" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="10">
-        <v>702151221</v>
+        <v>605880066</v>
       </c>
       <c r="D12" s="10"/>
       <c r="E12" s="12" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="11"/>
-      <c r="G12" s="11"/>
-[...1 lines deleted...]
-      <c r="I12" s="11"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="22"/>
     </row>
     <row r="13" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="B13" s="11" t="s">
+      <c r="B13" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="10">
-        <v>972325980</v>
-[...2 lines deleted...]
-      <c r="E13" s="11" t="s">
+        <v>702151221</v>
+      </c>
+      <c r="D13" s="10"/>
+      <c r="E13" s="12" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
     </row>
     <row r="14" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="19" t="s">
+      <c r="A14" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="B14" s="20" t="s">
+      <c r="B14" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="10">
+        <v>972325980</v>
+      </c>
+      <c r="D14" s="11"/>
+      <c r="E14" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="F14" s="11"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="11"/>
+    </row>
+    <row r="15" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="10">
         <v>602486558</v>
       </c>
-      <c r="D14" s="10"/>
-[...6 lines deleted...]
-      <c r="G14" s="10">
+      <c r="D15" s="10"/>
+      <c r="E15" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="F15" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="G15" s="10">
         <v>732551970</v>
       </c>
-      <c r="H14" s="11"/>
-[...17 lines deleted...]
-      <c r="E15" s="12" t="s">
+      <c r="H15" s="11"/>
+      <c r="I15" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="F15" s="11"/>
-[...2 lines deleted...]
-      <c r="I15" s="11"/>
     </row>
     <row r="16" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="9" t="s">
+      <c r="A16" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C16" s="10">
-        <v>702222805</v>
-[...1 lines deleted...]
-      <c r="D16" s="10"/>
+        <v>220188001</v>
+      </c>
+      <c r="D16" s="10">
+        <v>606793647</v>
+      </c>
       <c r="E16" s="12" t="s">
         <v>53</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>54</v>
       </c>
       <c r="G16" s="10">
-        <v>793918365</v>
-[...1 lines deleted...]
-      <c r="H16" s="10"/>
+        <v>220188031</v>
+      </c>
+      <c r="H16" s="10">
+        <v>220188032</v>
+      </c>
       <c r="I16" s="12" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="21" t="s">
+      <c r="A17" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="B17" s="9" t="s">
+      <c r="B17" s="11" t="s">
         <v>57</v>
       </c>
-      <c r="C17" s="22" t="s">
+      <c r="C17" s="10">
+        <v>702222805</v>
+      </c>
+      <c r="D17" s="10"/>
+      <c r="E17" s="12" t="s">
         <v>58</v>
       </c>
-      <c r="D17" s="9"/>
-      <c r="E17" s="9" t="s">
+      <c r="F17" s="11" t="s">
         <v>59</v>
       </c>
-      <c r="F17" s="14" t="s">
+      <c r="G17" s="10">
+        <v>793918365</v>
+      </c>
+      <c r="H17" s="10"/>
+      <c r="I17" s="12" t="s">
         <v>60</v>
       </c>
-      <c r="G17" s="23" t="s">
+    </row>
+    <row r="18" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="25" t="s">
         <v>61</v>
       </c>
-      <c r="H17" s="24"/>
-      <c r="I17" s="14" t="s">
+      <c r="B18" s="9" t="s">
         <v>62</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="11" t="s">
+      <c r="C18" s="26" t="s">
         <v>63</v>
       </c>
-      <c r="B18" s="11" t="s">
+      <c r="D18" s="9"/>
+      <c r="E18" s="9" t="s">
         <v>64</v>
       </c>
-      <c r="C18" s="10">
-[...3 lines deleted...]
-      <c r="E18" s="13" t="s">
+      <c r="F18" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="F18" s="11" t="s">
+      <c r="G18" s="27" t="s">
         <v>66</v>
       </c>
-      <c r="G18" s="10">
-[...4 lines deleted...]
-        <v>65</v>
+      <c r="H18" s="28"/>
+      <c r="I18" s="19" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B19" s="9" t="s">
         <v>68</v>
       </c>
+      <c r="B19" s="11" t="s">
+        <v>69</v>
+      </c>
       <c r="C19" s="10">
+        <v>723179220</v>
+      </c>
+      <c r="D19" s="11"/>
+      <c r="E19" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="F19" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="G19" s="10">
+        <v>724088186</v>
+      </c>
+      <c r="H19" s="11"/>
+      <c r="I19" s="13" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="C20" s="10">
         <v>777461541</v>
       </c>
-      <c r="D19" s="10">
+      <c r="D20" s="10">
         <v>478479220</v>
       </c>
-      <c r="E19" s="12" t="s">
-[...17 lines deleted...]
-      <c r="D20" s="10"/>
       <c r="E20" s="12" t="s">
-        <v>72</v>
-[...4 lines deleted...]
-      <c r="G20" s="17" t="s">
         <v>74</v>
       </c>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
       <c r="H20" s="11"/>
-      <c r="I20" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I20" s="11"/>
     </row>
     <row r="21" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" s="9" t="s">
         <v>76</v>
       </c>
-      <c r="B21" s="9" t="s">
+      <c r="C21" s="10">
+        <v>733589559</v>
+      </c>
+      <c r="D21" s="10"/>
+      <c r="E21" s="12" t="s">
         <v>77</v>
       </c>
-      <c r="C21" s="10">
-[...3 lines deleted...]
-      <c r="E21" s="12" t="s">
+      <c r="F21" s="9" t="s">
         <v>78</v>
       </c>
-      <c r="F21" s="11" t="s">
+      <c r="G21" s="10">
+        <v>799015399</v>
+      </c>
+      <c r="H21" s="10"/>
+      <c r="I21" s="12" t="s">
         <v>79</v>
-      </c>
-[...5 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="9" t="s">
         <v>81</v>
       </c>
-      <c r="B22" s="9" t="s">
+      <c r="C22" s="10">
+        <v>776747770</v>
+      </c>
+      <c r="D22" s="11"/>
+      <c r="E22" s="12" t="s">
         <v>82</v>
       </c>
-      <c r="C22" s="10">
+      <c r="F22" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="G22" s="10">
+        <v>736757987</v>
+      </c>
+      <c r="H22" s="11"/>
+      <c r="I22" s="13" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="C23" s="10">
         <v>702150733</v>
       </c>
-      <c r="D22" s="10">
+      <c r="D23" s="10">
         <v>296500282</v>
       </c>
-      <c r="E22" s="12" t="s">
-[...5 lines deleted...]
-      <c r="G22" s="24">
+      <c r="E23" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="F23" s="11" t="s">
+        <v>88</v>
+      </c>
+      <c r="G23" s="28">
         <v>602596609</v>
       </c>
-      <c r="H22" s="10">
+      <c r="H23" s="10">
         <v>296500552</v>
       </c>
-      <c r="I22" s="11" t="s">
-[...17 lines deleted...]
-      <c r="F23" s="11" t="s">
+      <c r="I23" s="11" t="s">
         <v>89</v>
-      </c>
-[...5 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
+        <v>90</v>
+      </c>
+      <c r="B24" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="B24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="10">
-        <v>739237535</v>
+        <v>739481038</v>
       </c>
       <c r="D24" s="11"/>
       <c r="E24" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="F24" s="11" t="s">
         <v>93</v>
       </c>
-      <c r="F24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="10">
-        <v>731859025</v>
+        <v>602288814</v>
       </c>
       <c r="H24" s="11"/>
       <c r="I24" s="12" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" s="9" t="s">
         <v>96</v>
       </c>
-      <c r="B25" s="11" t="s">
+      <c r="C25" s="10">
+        <v>739237535</v>
+      </c>
+      <c r="D25" s="11"/>
+      <c r="E25" s="12" t="s">
         <v>97</v>
       </c>
-      <c r="C25" s="10">
-[...3 lines deleted...]
-      <c r="E25" s="13" t="s">
+      <c r="F25" s="9" t="s">
         <v>98</v>
       </c>
-      <c r="F25" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" s="10">
-        <v>732694557</v>
+        <v>731859025</v>
       </c>
       <c r="H25" s="11"/>
       <c r="I25" s="12" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="11" t="s">
         <v>100</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="9" t="s">
+      <c r="B26" s="11" t="s">
         <v>101</v>
       </c>
-      <c r="B26" s="25" t="s">
+      <c r="C26" s="10">
+        <v>731122694</v>
+      </c>
+      <c r="D26" s="10"/>
+      <c r="E26" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="C26" s="17" t="s">
+      <c r="F26" s="9" t="s">
         <v>103</v>
       </c>
-      <c r="D26" s="26"/>
-      <c r="E26" s="27" t="s">
+      <c r="G26" s="10">
+        <v>732694557</v>
+      </c>
+      <c r="H26" s="11"/>
+      <c r="I26" s="12" t="s">
         <v>104</v>
       </c>
-      <c r="F26" s="28"/>
-[...2 lines deleted...]
-      <c r="I26" s="12"/>
     </row>
     <row r="27" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="9" t="s">
         <v>105</v>
       </c>
-      <c r="B27" s="9" t="s">
+      <c r="B27" s="29" t="s">
         <v>106</v>
       </c>
-      <c r="C27" s="10">
-[...2 lines deleted...]
-      <c r="D27" s="11"/>
+      <c r="C27" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="D27" s="30"/>
       <c r="E27" s="31" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      <c r="H27" s="30"/>
+        <v>108</v>
+      </c>
+      <c r="F27" s="32"/>
+      <c r="G27" s="33"/>
+      <c r="H27" s="34"/>
       <c r="I27" s="12"/>
     </row>
     <row r="28" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="9" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B28" s="28" t="s">
         <v>109</v>
       </c>
-      <c r="C28" s="29">
+      <c r="B28" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="C28" s="10">
+        <v>602741181</v>
+      </c>
+      <c r="D28" s="11"/>
+      <c r="E28" s="35" t="s">
+        <v>111</v>
+      </c>
+      <c r="F28" s="32"/>
+      <c r="G28" s="33"/>
+      <c r="H28" s="34"/>
+      <c r="I28" s="12"/>
+    </row>
+    <row r="29" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="32" t="s">
+        <v>113</v>
+      </c>
+      <c r="C29" s="33">
         <v>702092324</v>
       </c>
-      <c r="D28" s="30"/>
-[...6 lines deleted...]
-      <c r="G28" s="29">
+      <c r="D29" s="34"/>
+      <c r="E29" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="F29" s="32" t="s">
+        <v>115</v>
+      </c>
+      <c r="G29" s="33">
         <v>735874449</v>
       </c>
-      <c r="H28" s="30"/>
-[...11 lines deleted...]
-      <c r="C29" s="29">
+      <c r="H29" s="34"/>
+      <c r="I29" s="12" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="B30" s="32" t="s">
+        <v>118</v>
+      </c>
+      <c r="C30" s="33">
         <v>604537231</v>
       </c>
-      <c r="D29" s="30"/>
-[...15 lines deleted...]
-      <c r="C30" s="29">
+      <c r="D30" s="34"/>
+      <c r="E30" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="F30" s="34"/>
+      <c r="G30" s="34"/>
+      <c r="H30" s="34"/>
+      <c r="I30" s="11"/>
+    </row>
+    <row r="31" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="32" t="s">
+        <v>120</v>
+      </c>
+      <c r="B31" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="C31" s="33">
         <v>735150999</v>
       </c>
-      <c r="D30" s="30"/>
-[...6 lines deleted...]
-      <c r="G30" s="29">
+      <c r="D31" s="34"/>
+      <c r="E31" s="35" t="s">
+        <v>122</v>
+      </c>
+      <c r="F31" s="34" t="s">
+        <v>123</v>
+      </c>
+      <c r="G31" s="33">
         <v>735150999</v>
       </c>
-      <c r="H30" s="30"/>
-[...11 lines deleted...]
-      <c r="C31" s="10">
+      <c r="H31" s="34"/>
+      <c r="I31" s="12" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="9" t="s">
+        <v>124</v>
+      </c>
+      <c r="B32" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="C32" s="10">
         <v>734640824</v>
       </c>
-      <c r="D31" s="11"/>
-[...6 lines deleted...]
-      <c r="G31" s="10">
+      <c r="D32" s="11"/>
+      <c r="E32" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="F32" s="9" t="s">
+        <v>126</v>
+      </c>
+      <c r="G32" s="10">
         <v>793941741</v>
       </c>
-      <c r="H31" s="11"/>
-[...20 lines deleted...]
-      <c r="F32" s="11" t="s">
+      <c r="H32" s="11"/>
+      <c r="I32" s="12" t="s">
         <v>127</v>
-      </c>
-[...7 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>128</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>129</v>
       </c>
       <c r="C33" s="10">
-        <v>602413669</v>
-[...1 lines deleted...]
-      <c r="D33" s="10"/>
+        <v>733785017</v>
+      </c>
+      <c r="D33" s="10">
+        <v>389009257</v>
+      </c>
       <c r="E33" s="12" t="s">
         <v>130</v>
       </c>
-      <c r="F33" s="11"/>
-[...2 lines deleted...]
-      <c r="I33" s="12"/>
+      <c r="F33" s="11" t="s">
+        <v>131</v>
+      </c>
+      <c r="G33" s="10">
+        <v>734640824</v>
+      </c>
+      <c r="H33" s="10">
+        <v>389009257</v>
+      </c>
+      <c r="I33" s="12" t="s">
+        <v>130</v>
+      </c>
     </row>
     <row r="34" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B34" s="9" t="s">
         <v>132</v>
       </c>
+      <c r="B34" s="11" t="s">
+        <v>133</v>
+      </c>
       <c r="C34" s="10">
-        <v>702169442</v>
+        <v>602413669</v>
       </c>
       <c r="D34" s="10"/>
       <c r="E34" s="12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F34" s="11"/>
       <c r="G34" s="10"/>
       <c r="H34" s="11"/>
       <c r="I34" s="12"/>
     </row>
     <row r="35" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B35" s="9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C35" s="10">
-        <v>601372636</v>
+        <v>702169442</v>
       </c>
       <c r="D35" s="10"/>
       <c r="E35" s="12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F35" s="11"/>
-      <c r="G35" s="11"/>
+      <c r="G35" s="10"/>
       <c r="H35" s="11"/>
-      <c r="I35" s="11"/>
+      <c r="I35" s="12"/>
     </row>
     <row r="36" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="11" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B36" s="11" t="s">
         <v>138</v>
       </c>
+      <c r="B36" s="9" t="s">
+        <v>139</v>
+      </c>
       <c r="C36" s="10">
-        <v>737634614</v>
+        <v>601372636</v>
       </c>
       <c r="D36" s="10"/>
       <c r="E36" s="12" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="F36" s="11" t="s">
         <v>140</v>
       </c>
-      <c r="G36" s="10">
+      <c r="F36" s="11"/>
+      <c r="G36" s="11"/>
+      <c r="H36" s="11"/>
+      <c r="I36" s="11"/>
+    </row>
+    <row r="37" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="B37" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="C37" s="10">
+        <v>737634614</v>
+      </c>
+      <c r="D37" s="10"/>
+      <c r="E37" s="12" t="s">
+        <v>143</v>
+      </c>
+      <c r="F37" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="G37" s="10">
         <v>605001534</v>
       </c>
-      <c r="H36" s="10"/>
-[...21 lines deleted...]
-      <c r="I37" s="11"/>
+      <c r="H37" s="10"/>
+      <c r="I37" s="12" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="38" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B38" s="9" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="C38" s="32">
+        <v>147</v>
+      </c>
+      <c r="C38" s="10">
+        <v>731450947</v>
+      </c>
+      <c r="D38" s="11"/>
+      <c r="E38" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="F38" s="11"/>
+      <c r="G38" s="11"/>
+      <c r="H38" s="11"/>
+      <c r="I38" s="11"/>
+    </row>
+    <row r="39" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="B39" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="C39" s="36">
         <v>774922259</v>
       </c>
-      <c r="D38" s="10"/>
-[...18 lines deleted...]
-      <c r="D39" s="11"/>
+      <c r="D39" s="10"/>
       <c r="E39" s="12" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F39" s="11"/>
-      <c r="G39" s="11"/>
+      <c r="G39" s="10"/>
       <c r="H39" s="11"/>
-      <c r="I39" s="11"/>
+      <c r="I39" s="22"/>
     </row>
     <row r="40" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="11" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>152</v>
+      </c>
+      <c r="B40" s="9" t="s">
+        <v>153</v>
       </c>
       <c r="C40" s="10">
-        <v>725933605</v>
+        <v>724028968</v>
       </c>
       <c r="D40" s="11"/>
       <c r="E40" s="12" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="F40" s="11"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
       <c r="I40" s="11"/>
     </row>
     <row r="41" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>155</v>
+      </c>
+      <c r="B41" s="11" t="s">
+        <v>57</v>
       </c>
       <c r="C41" s="10">
-        <v>474470450</v>
-[...1 lines deleted...]
-      <c r="D41" s="10">
         <v>725933605</v>
       </c>
+      <c r="D41" s="11"/>
       <c r="E41" s="12" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="F41" s="11"/>
       <c r="G41" s="11"/>
       <c r="H41" s="11"/>
       <c r="I41" s="11"/>
     </row>
     <row r="42" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="9" t="s">
-        <v>155</v>
+      <c r="A42" s="11" t="s">
+        <v>157</v>
       </c>
       <c r="B42" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C42" s="10">
+        <v>474470450</v>
+      </c>
+      <c r="D42" s="10">
+        <v>725933605</v>
+      </c>
+      <c r="E42" s="12" t="s">
         <v>156</v>
-      </c>
-[...5 lines deleted...]
-        <v>157</v>
       </c>
       <c r="F42" s="11"/>
       <c r="G42" s="11"/>
       <c r="H42" s="11"/>
       <c r="I42" s="11"/>
     </row>
     <row r="43" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="14" t="s">
-        <v>158</v>
+      <c r="A43" s="9" t="s">
+        <v>159</v>
       </c>
       <c r="B43" s="9" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="C43" s="17" t="s">
         <v>160</v>
       </c>
-      <c r="D43" s="11"/>
+      <c r="C43" s="28">
+        <v>777491367</v>
+      </c>
+      <c r="D43" s="28"/>
       <c r="E43" s="12" t="s">
         <v>161</v>
       </c>
-      <c r="F43" s="9" t="s">
+      <c r="F43" s="11"/>
+      <c r="G43" s="11"/>
+      <c r="H43" s="11"/>
+      <c r="I43" s="11"/>
+    </row>
+    <row r="44" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="19" t="s">
         <v>162</v>
       </c>
-      <c r="G43" s="17" t="s">
+      <c r="B44" s="9" t="s">
         <v>163</v>
       </c>
-      <c r="H43" s="17"/>
-[...5 lines deleted...]
-      <c r="A44" s="34" t="s">
+      <c r="C44" s="20" t="s">
         <v>164</v>
       </c>
-      <c r="B44" s="9" t="s">
+      <c r="D44" s="11"/>
+      <c r="E44" s="12" t="s">
         <v>165</v>
       </c>
-      <c r="C44" s="17" t="s">
+      <c r="F44" s="9" t="s">
         <v>166</v>
       </c>
-      <c r="D44" s="11"/>
-      <c r="E44" s="35" t="s">
+      <c r="G44" s="20" t="s">
         <v>167</v>
       </c>
-      <c r="F44" s="9"/>
-[...2 lines deleted...]
-      <c r="I44" s="12"/>
+      <c r="H44" s="20"/>
+      <c r="I44" s="12" t="s">
+        <v>165</v>
+      </c>
     </row>
     <row r="45" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="36" t="s">
+      <c r="A45" s="37" t="s">
         <v>168</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>169</v>
       </c>
-      <c r="C45" s="17" t="s">
+      <c r="C45" s="20" t="s">
         <v>170</v>
       </c>
-      <c r="D45" s="17" t="s">
+      <c r="D45" s="11"/>
+      <c r="E45" s="38" t="s">
         <v>171</v>
       </c>
-      <c r="E45" s="12" t="s">
+      <c r="F45" s="9"/>
+      <c r="G45" s="20"/>
+      <c r="H45" s="20"/>
+      <c r="I45" s="12"/>
+    </row>
+    <row r="46" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="39" t="s">
         <v>172</v>
       </c>
-      <c r="F45" s="9"/>
-[...5 lines deleted...]
-      <c r="A46" s="9" t="s">
+      <c r="B46" s="9" t="s">
         <v>173</v>
       </c>
-      <c r="B46" s="9" t="s">
+      <c r="C46" s="20" t="s">
         <v>174</v>
       </c>
-      <c r="C46" s="10">
+      <c r="D46" s="20" t="s">
+        <v>175</v>
+      </c>
+      <c r="E46" s="12" t="s">
+        <v>176</v>
+      </c>
+      <c r="F46" s="9"/>
+      <c r="G46" s="20"/>
+      <c r="H46" s="20"/>
+      <c r="I46" s="12"/>
+    </row>
+    <row r="47" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="9" t="s">
+        <v>177</v>
+      </c>
+      <c r="B47" s="9" t="s">
+        <v>178</v>
+      </c>
+      <c r="C47" s="10">
         <v>727844219</v>
       </c>
-      <c r="D46" s="11"/>
-[...6 lines deleted...]
-      <c r="G46" s="10">
+      <c r="D47" s="11"/>
+      <c r="E47" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F47" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="G47" s="10">
         <v>774177094</v>
       </c>
-      <c r="H46" s="9" t="s">
-[...17 lines deleted...]
-      <c r="E47" s="11" t="s">
+      <c r="H47" s="9" t="s">
         <v>181</v>
       </c>
-      <c r="F47" s="11"/>
-[...2 lines deleted...]
-      <c r="I47" s="11"/>
+      <c r="I47" s="12" t="s">
+        <v>182</v>
+      </c>
     </row>
     <row r="48" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="11" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B48" s="9" t="s">
         <v>183</v>
       </c>
+      <c r="B48" s="11" t="s">
+        <v>184</v>
+      </c>
       <c r="C48" s="10">
-        <v>603865027</v>
+        <v>603729639</v>
       </c>
       <c r="D48" s="11"/>
-      <c r="E48" s="12" t="s">
-        <v>184</v>
+      <c r="E48" s="11" t="s">
+        <v>185</v>
       </c>
       <c r="F48" s="11"/>
-      <c r="G48" s="10"/>
+      <c r="G48" s="11"/>
       <c r="H48" s="11"/>
-      <c r="I48" s="12"/>
+      <c r="I48" s="11"/>
     </row>
     <row r="49" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="11" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="B49" s="11" t="s">
         <v>186</v>
       </c>
+      <c r="B49" s="9" t="s">
+        <v>187</v>
+      </c>
       <c r="C49" s="10">
-        <v>735177500</v>
-[...1 lines deleted...]
-      <c r="D49" s="10"/>
+        <v>603865027</v>
+      </c>
+      <c r="D49" s="11"/>
       <c r="E49" s="12" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="F49" s="9"/>
+        <v>188</v>
+      </c>
+      <c r="F49" s="11"/>
       <c r="G49" s="10"/>
-      <c r="H49" s="10"/>
+      <c r="H49" s="11"/>
       <c r="I49" s="12"/>
     </row>
     <row r="50" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="11" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B50" s="12" t="s">
         <v>189</v>
       </c>
+      <c r="B50" s="11" t="s">
+        <v>190</v>
+      </c>
       <c r="C50" s="10">
-        <v>777490011</v>
+        <v>735177500</v>
       </c>
       <c r="D50" s="10"/>
-      <c r="E50" s="11" t="s">
-[...2 lines deleted...]
-      <c r="F50" s="11"/>
+      <c r="E50" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="F50" s="9"/>
       <c r="G50" s="10"/>
       <c r="H50" s="10"/>
-      <c r="I50" s="11"/>
+      <c r="I50" s="12"/>
     </row>
     <row r="51" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="9" t="s">
-        <v>191</v>
+      <c r="A51" s="11" t="s">
+        <v>192</v>
       </c>
       <c r="B51" s="12" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C51" s="10">
         <v>777490011</v>
       </c>
       <c r="D51" s="10"/>
       <c r="E51" s="11" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="F51" s="11"/>
       <c r="G51" s="10"/>
-      <c r="H51" s="11"/>
+      <c r="H51" s="10"/>
       <c r="I51" s="11"/>
     </row>
     <row r="52" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="9" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B52" s="12" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C52" s="10">
         <v>777490011</v>
       </c>
       <c r="D52" s="10"/>
       <c r="E52" s="11" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="F52" s="11"/>
       <c r="G52" s="10"/>
       <c r="H52" s="11"/>
       <c r="I52" s="11"/>
     </row>
     <row r="53" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="B53" s="12" t="s">
         <v>193</v>
       </c>
-      <c r="B53" s="11" t="s">
+      <c r="C53" s="10">
+        <v>777490011</v>
+      </c>
+      <c r="D53" s="10"/>
+      <c r="E53" s="11" t="s">
         <v>194</v>
       </c>
-      <c r="C53" s="10">
-[...5 lines deleted...]
-      </c>
       <c r="F53" s="11"/>
-      <c r="G53" s="11"/>
+      <c r="G53" s="10"/>
       <c r="H53" s="11"/>
       <c r="I53" s="11"/>
     </row>
     <row r="54" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="9" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B54" s="11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C54" s="10">
-        <v>777750299</v>
+        <v>604750035</v>
       </c>
       <c r="D54" s="11"/>
       <c r="E54" s="12" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-      <c r="G54" s="10"/>
+        <v>199</v>
+      </c>
+      <c r="F54" s="11"/>
+      <c r="G54" s="11"/>
       <c r="H54" s="11"/>
       <c r="I54" s="11"/>
     </row>
     <row r="55" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="9" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B55" s="11" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="C55" s="37" t="s">
         <v>201</v>
       </c>
+      <c r="C55" s="10">
+        <v>777750299</v>
+      </c>
       <c r="D55" s="11"/>
-      <c r="E55" s="11" t="s">
+      <c r="E55" s="12" t="s">
         <v>202</v>
       </c>
-      <c r="F55" s="9" t="s">
+      <c r="F55" s="9"/>
+      <c r="G55" s="10"/>
+      <c r="H55" s="11"/>
+      <c r="I55" s="11"/>
+    </row>
+    <row r="56" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="9" t="s">
         <v>203</v>
       </c>
-      <c r="G55" s="37" t="s">
+      <c r="B56" s="11" t="s">
         <v>204</v>
       </c>
-      <c r="H55" s="11"/>
-      <c r="I55" s="12" t="s">
+      <c r="C56" s="40" t="s">
         <v>205</v>
-      </c>
-[...9 lines deleted...]
-        <v>606091021</v>
       </c>
       <c r="D56" s="11"/>
       <c r="E56" s="11" t="s">
+        <v>206</v>
+      </c>
+      <c r="F56" s="9" t="s">
         <v>207</v>
       </c>
-      <c r="F56" s="11"/>
-      <c r="G56" s="10"/>
+      <c r="G56" s="40" t="s">
+        <v>208</v>
+      </c>
       <c r="H56" s="11"/>
-      <c r="I56" s="11"/>
+      <c r="I56" s="12" t="s">
+        <v>209</v>
+      </c>
     </row>
     <row r="57" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="11" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B57" s="11" t="s">
-        <v>209</v>
+        <v>41</v>
       </c>
       <c r="C57" s="10">
-        <v>775360552</v>
+        <v>606091021</v>
       </c>
       <c r="D57" s="11"/>
       <c r="E57" s="11" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F57" s="11"/>
       <c r="G57" s="10"/>
       <c r="H57" s="11"/>
       <c r="I57" s="11"/>
     </row>
     <row r="58" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="11" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B58" s="9" t="s">
         <v>212</v>
       </c>
+      <c r="B58" s="11" t="s">
+        <v>213</v>
+      </c>
       <c r="C58" s="10">
-        <v>775567311</v>
-[...4 lines deleted...]
-      <c r="E58" s="12" t="s">
+        <v>777606311</v>
+      </c>
+      <c r="D58" s="11"/>
+      <c r="E58" s="11" t="s">
         <v>214</v>
       </c>
       <c r="F58" s="11"/>
-      <c r="G58" s="37"/>
-[...1 lines deleted...]
-      <c r="I58" s="12"/>
+      <c r="G58" s="10"/>
+      <c r="H58" s="11"/>
+      <c r="I58" s="11"/>
     </row>
     <row r="59" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="9" t="s">
+      <c r="A59" s="11" t="s">
         <v>215</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>216</v>
       </c>
-      <c r="C59" s="38">
+      <c r="C59" s="10">
         <v>775567311</v>
       </c>
-      <c r="D59" s="17" t="s">
-        <v>213</v>
+      <c r="D59" s="20" t="s">
+        <v>217</v>
       </c>
       <c r="E59" s="12" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F59" s="11"/>
-      <c r="G59" s="37"/>
+      <c r="G59" s="40"/>
       <c r="H59" s="10"/>
       <c r="I59" s="12"/>
     </row>
     <row r="60" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="21" t="s">
-        <v>218</v>
+      <c r="A60" s="9" t="s">
+        <v>219</v>
       </c>
       <c r="B60" s="9" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="C60" s="22" t="s">
         <v>220</v>
       </c>
-      <c r="D60" s="10"/>
-      <c r="E60" s="9" t="s">
+      <c r="C60" s="41">
+        <v>775567311</v>
+      </c>
+      <c r="D60" s="20" t="s">
+        <v>217</v>
+      </c>
+      <c r="E60" s="12" t="s">
         <v>221</v>
       </c>
-      <c r="F60" s="14" t="s">
+      <c r="F60" s="11"/>
+      <c r="G60" s="40"/>
+      <c r="H60" s="10"/>
+      <c r="I60" s="12"/>
+    </row>
+    <row r="61" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="25" t="s">
         <v>222</v>
       </c>
-      <c r="G60" s="22" t="s">
+      <c r="B61" s="9" t="s">
         <v>223</v>
       </c>
-      <c r="H60" s="24"/>
-      <c r="I60" s="9" t="s">
+      <c r="C61" s="26" t="s">
         <v>224</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A61" s="11" t="s">
+      <c r="D61" s="10"/>
+      <c r="E61" s="9" t="s">
         <v>225</v>
       </c>
-      <c r="B61" s="11" t="s">
+      <c r="F61" s="19" t="s">
         <v>226</v>
       </c>
-      <c r="C61" s="10">
-[...3 lines deleted...]
-      <c r="E61" s="12" t="s">
+      <c r="G61" s="26" t="s">
         <v>227</v>
       </c>
-      <c r="F61" s="11"/>
-[...2 lines deleted...]
-      <c r="I61" s="11"/>
+      <c r="H61" s="28"/>
+      <c r="I61" s="9" t="s">
+        <v>228</v>
+      </c>
     </row>
     <row r="62" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="11" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>229</v>
+      </c>
+      <c r="B62" s="11" t="s">
+        <v>230</v>
       </c>
       <c r="C62" s="10">
-        <v>731676301</v>
-[...1 lines deleted...]
-      <c r="D62" s="10"/>
+        <v>731415372</v>
+      </c>
+      <c r="D62" s="11"/>
       <c r="E62" s="12" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F62" s="11"/>
-      <c r="G62" s="10"/>
-[...1 lines deleted...]
-      <c r="I62" s="12"/>
+      <c r="G62" s="11"/>
+      <c r="H62" s="11"/>
+      <c r="I62" s="11"/>
     </row>
     <row r="63" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="9" t="s">
-        <v>230</v>
+      <c r="A63" s="11" t="s">
+        <v>232</v>
       </c>
       <c r="B63" s="9" t="s">
-        <v>231</v>
+        <v>57</v>
       </c>
       <c r="C63" s="10">
         <v>731676301</v>
       </c>
       <c r="D63" s="10"/>
       <c r="E63" s="12" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="F63" s="11"/>
-      <c r="G63" s="11"/>
-[...1 lines deleted...]
-      <c r="I63" s="11"/>
+      <c r="G63" s="10"/>
+      <c r="H63" s="10"/>
+      <c r="I63" s="12"/>
     </row>
     <row r="64" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="11" t="s">
-        <v>232</v>
+      <c r="A64" s="9" t="s">
+        <v>234</v>
       </c>
       <c r="B64" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="C64" s="10">
+        <v>731676301</v>
+      </c>
+      <c r="D64" s="10"/>
+      <c r="E64" s="12" t="s">
         <v>233</v>
       </c>
-      <c r="C64" s="10">
-[...5 lines deleted...]
-      </c>
       <c r="F64" s="11"/>
-      <c r="G64" s="10"/>
+      <c r="G64" s="11"/>
       <c r="H64" s="11"/>
       <c r="I64" s="11"/>
     </row>
     <row r="65" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="11" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B65" s="9" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C65" s="10">
+        <v>606730273</v>
+      </c>
+      <c r="D65" s="11"/>
+      <c r="E65" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="F65" s="11"/>
+      <c r="G65" s="10"/>
+      <c r="H65" s="11"/>
+      <c r="I65" s="11"/>
+    </row>
+    <row r="66" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="11" t="s">
+        <v>239</v>
+      </c>
+      <c r="B66" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="C66" s="10">
         <v>736609903</v>
-      </c>
-[...17 lines deleted...]
-        <v>240</v>
       </c>
       <c r="D66" s="10"/>
       <c r="E66" s="12" t="s">
         <v>241</v>
       </c>
       <c r="F66" s="9"/>
-      <c r="G66" s="22"/>
+      <c r="G66" s="26"/>
       <c r="H66" s="9"/>
       <c r="I66" s="9"/>
     </row>
     <row r="67" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
         <v>242</v>
       </c>
       <c r="B67" s="9" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>733712954</v>
+        <v>243</v>
+      </c>
+      <c r="C67" s="20" t="s">
+        <v>244</v>
       </c>
       <c r="D67" s="10"/>
       <c r="E67" s="12" t="s">
-        <v>243</v>
-[...4 lines deleted...]
-      <c r="I67" s="11"/>
+        <v>245</v>
+      </c>
+      <c r="F67" s="9"/>
+      <c r="G67" s="26"/>
+      <c r="H67" s="9"/>
+      <c r="I67" s="9"/>
     </row>
     <row r="68" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A68" s="11" t="s">
-        <v>244</v>
+      <c r="A68" s="9" t="s">
+        <v>246</v>
       </c>
       <c r="B68" s="9" t="s">
-        <v>245</v>
+        <v>57</v>
       </c>
       <c r="C68" s="10">
+        <v>733712954</v>
+      </c>
+      <c r="D68" s="10"/>
+      <c r="E68" s="12" t="s">
+        <v>247</v>
+      </c>
+      <c r="F68" s="11"/>
+      <c r="G68" s="11"/>
+      <c r="H68" s="11"/>
+      <c r="I68" s="11"/>
+    </row>
+    <row r="69" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="11" t="s">
+        <v>248</v>
+      </c>
+      <c r="B69" s="9" t="s">
+        <v>249</v>
+      </c>
+      <c r="C69" s="10">
         <v>731451532</v>
       </c>
-      <c r="D68" s="10">
+      <c r="D69" s="10">
         <v>476164141</v>
       </c>
-      <c r="E68" s="12" t="s">
-[...5 lines deleted...]
-      <c r="G68" s="10">
+      <c r="E69" s="12" t="s">
+        <v>250</v>
+      </c>
+      <c r="F69" s="9" t="s">
+        <v>251</v>
+      </c>
+      <c r="G69" s="10">
         <v>739327031</v>
       </c>
-      <c r="H68" s="10">
+      <c r="H69" s="10">
         <v>476164777</v>
       </c>
-      <c r="I68" s="12" t="s">
-[...20 lines deleted...]
-      <c r="I69" s="12"/>
+      <c r="I69" s="12" t="s">
+        <v>252</v>
+      </c>
     </row>
     <row r="70" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="9" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B70" s="9" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C70" s="10">
-        <v>602404854</v>
-[...1 lines deleted...]
-      <c r="D70" s="11"/>
+        <v>601502564</v>
+      </c>
+      <c r="D70" s="10"/>
       <c r="E70" s="12" t="s">
-        <v>254</v>
-[...1 lines deleted...]
-      <c r="F70" s="9" t="s">
         <v>255</v>
       </c>
+      <c r="F70" s="9"/>
       <c r="G70" s="10"/>
-      <c r="H70" s="11"/>
-      <c r="I70" s="11"/>
+      <c r="H70" s="10"/>
+      <c r="I70" s="12"/>
     </row>
     <row r="71" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="11" t="s">
+      <c r="A71" s="9" t="s">
         <v>256</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>257</v>
       </c>
       <c r="C71" s="10">
-        <v>731208060</v>
-[...1 lines deleted...]
-      <c r="D71" s="10"/>
+        <v>602404854</v>
+      </c>
+      <c r="D71" s="11"/>
       <c r="E71" s="12" t="s">
         <v>258</v>
       </c>
-      <c r="F71" s="9"/>
+      <c r="F71" s="9" t="s">
+        <v>259</v>
+      </c>
       <c r="G71" s="10"/>
       <c r="H71" s="11"/>
       <c r="I71" s="11"/>
     </row>
     <row r="72" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="11" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B72" s="9" t="s">
-        <v>260</v>
-[...1 lines deleted...]
-      <c r="C72" s="29">
+        <v>261</v>
+      </c>
+      <c r="C72" s="10">
+        <v>731208060</v>
+      </c>
+      <c r="D72" s="10"/>
+      <c r="E72" s="12" t="s">
+        <v>262</v>
+      </c>
+      <c r="F72" s="9"/>
+      <c r="G72" s="10"/>
+      <c r="H72" s="11"/>
+      <c r="I72" s="11"/>
+    </row>
+    <row r="73" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="11" t="s">
+        <v>263</v>
+      </c>
+      <c r="B73" s="9" t="s">
+        <v>264</v>
+      </c>
+      <c r="C73" s="33">
         <v>774692738</v>
       </c>
-      <c r="D72" s="29"/>
-[...19 lines deleted...]
-      <c r="E73" s="39" t="s">
+      <c r="D73" s="33"/>
+      <c r="E73" s="42" t="s">
         <v>265</v>
       </c>
-      <c r="F73" s="28"/>
-[...2 lines deleted...]
-      <c r="I73" s="39"/>
+      <c r="F73" s="32"/>
+      <c r="G73" s="33"/>
+      <c r="H73" s="34"/>
+      <c r="I73" s="34"/>
     </row>
     <row r="74" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="14" t="s">
+      <c r="A74" s="9" t="s">
         <v>266</v>
       </c>
-      <c r="B74" s="30" t="s">
+      <c r="B74" s="9" t="s">
         <v>267</v>
       </c>
-      <c r="C74" s="29">
+      <c r="C74" s="43" t="s">
+        <v>268</v>
+      </c>
+      <c r="D74" s="34"/>
+      <c r="E74" s="42" t="s">
+        <v>269</v>
+      </c>
+      <c r="F74" s="32"/>
+      <c r="G74" s="33"/>
+      <c r="H74" s="34"/>
+      <c r="I74" s="42"/>
+    </row>
+    <row r="75" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="19" t="s">
+        <v>270</v>
+      </c>
+      <c r="B75" s="34" t="s">
+        <v>271</v>
+      </c>
+      <c r="C75" s="33">
         <v>606702714</v>
       </c>
-      <c r="D74" s="29">
+      <c r="D75" s="33">
         <v>596166444</v>
       </c>
-      <c r="E74" s="39" t="s">
-[...5 lines deleted...]
-      <c r="G74" s="29">
+      <c r="E75" s="42" t="s">
+        <v>272</v>
+      </c>
+      <c r="F75" s="32" t="s">
+        <v>273</v>
+      </c>
+      <c r="G75" s="33">
         <v>602133890</v>
       </c>
-      <c r="H74" s="29">
+      <c r="H75" s="33">
         <v>224956633</v>
       </c>
-      <c r="I74" s="39" t="s">
-[...14 lines deleted...]
-      <c r="E75" s="12" t="s">
+      <c r="I75" s="42" t="s">
         <v>274</v>
       </c>
-      <c r="F75" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G75" s="17" t="s">
+    </row>
+    <row r="76" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="9" t="s">
         <v>275</v>
       </c>
-      <c r="H75" s="37"/>
-      <c r="I75" s="12" t="s">
+      <c r="B76" s="9" t="s">
         <v>276</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A76" s="11" t="s">
+      <c r="C76" s="40" t="s">
         <v>277</v>
       </c>
-      <c r="B76" s="9" t="s">
+      <c r="D76" s="40"/>
+      <c r="E76" s="12" t="s">
         <v>278</v>
       </c>
-      <c r="C76" s="17" t="s">
+      <c r="F76" s="9" t="s">
+        <v>276</v>
+      </c>
+      <c r="G76" s="20" t="s">
         <v>279</v>
       </c>
-      <c r="D76" s="37"/>
-      <c r="E76" s="12" t="s">
+      <c r="H76" s="40"/>
+      <c r="I76" s="12" t="s">
         <v>280</v>
       </c>
-      <c r="F76" s="11"/>
-[...5 lines deleted...]
-      <c r="A77" s="41" t="s">
+    </row>
+    <row r="77" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="11" t="s">
         <v>281</v>
       </c>
-      <c r="B77" s="42" t="s">
+      <c r="B77" s="9" t="s">
         <v>282</v>
       </c>
-      <c r="C77" s="43" t="s">
+      <c r="C77" s="20" t="s">
         <v>283</v>
       </c>
-      <c r="D77" s="44"/>
-      <c r="E77" s="45" t="s">
+      <c r="D77" s="40"/>
+      <c r="E77" s="12" t="s">
         <v>284</v>
       </c>
-      <c r="F77" s="25" t="s">
+      <c r="F77" s="11"/>
+      <c r="G77" s="40"/>
+      <c r="H77" s="40"/>
+      <c r="I77" s="11"/>
+    </row>
+    <row r="78" spans="1:9" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="44" t="s">
         <v>285</v>
       </c>
-      <c r="G77" s="43" t="s">
+      <c r="B78" s="45" t="s">
         <v>286</v>
       </c>
-      <c r="H77" s="37"/>
-      <c r="I77" s="45" t="s">
+      <c r="C78" s="46" t="s">
         <v>287</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="20" t="s">
+      <c r="D78" s="47"/>
+      <c r="E78" s="48" t="s">
         <v>288</v>
       </c>
-      <c r="B78" s="25" t="s">
+      <c r="F78" s="29" t="s">
         <v>289</v>
       </c>
-      <c r="C78" s="17" t="s">
+      <c r="G78" s="46" t="s">
         <v>290</v>
       </c>
-      <c r="D78" s="43" t="s">
+      <c r="H78" s="40"/>
+      <c r="I78" s="48" t="s">
         <v>291</v>
       </c>
-      <c r="E78" s="46" t="s">
+    </row>
+    <row r="79" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="24" t="s">
         <v>292</v>
       </c>
-      <c r="F78" s="25" t="s">
+      <c r="B79" s="29" t="s">
         <v>293</v>
       </c>
-      <c r="G78" s="43" t="s">
+      <c r="C79" s="20" t="s">
         <v>294</v>
       </c>
-      <c r="H78" s="17" t="s">
-[...2 lines deleted...]
-      <c r="I78" s="47" t="s">
+      <c r="D79" s="46" t="s">
         <v>295</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="48" t="s">
+      <c r="E79" s="49" t="s">
         <v>296</v>
       </c>
-      <c r="B79" s="36" t="s">
+      <c r="F79" s="29" t="s">
         <v>297</v>
       </c>
-      <c r="C79" s="10">
+      <c r="G79" s="46" t="s">
+        <v>298</v>
+      </c>
+      <c r="H79" s="20" t="s">
+        <v>295</v>
+      </c>
+      <c r="I79" s="50" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="51" t="s">
+        <v>300</v>
+      </c>
+      <c r="B80" s="39" t="s">
+        <v>301</v>
+      </c>
+      <c r="C80" s="10">
         <v>770197969</v>
       </c>
-      <c r="D79" s="11"/>
-[...15 lines deleted...]
-      <c r="C80" s="10">
+      <c r="D80" s="11"/>
+      <c r="E80" s="52" t="s">
+        <v>302</v>
+      </c>
+      <c r="F80" s="53"/>
+      <c r="G80" s="46"/>
+      <c r="H80" s="40"/>
+      <c r="I80" s="48"/>
+    </row>
+    <row r="81" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="B81" s="11" t="s">
+        <v>304</v>
+      </c>
+      <c r="C81" s="10">
         <v>267314243</v>
       </c>
-      <c r="D80" s="10"/>
-[...15 lines deleted...]
-      <c r="C81" s="10">
+      <c r="D81" s="10"/>
+      <c r="E81" s="11" t="s">
+        <v>305</v>
+      </c>
+      <c r="F81" s="9"/>
+      <c r="G81" s="26"/>
+      <c r="H81" s="10"/>
+      <c r="I81" s="54"/>
+    </row>
+    <row r="82" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="9" t="s">
+        <v>306</v>
+      </c>
+      <c r="B82" s="9" t="s">
+        <v>307</v>
+      </c>
+      <c r="C82" s="10">
         <v>727820008</v>
-      </c>
-[...17 lines deleted...]
-        <v>307</v>
       </c>
       <c r="D82" s="10"/>
       <c r="E82" s="12" t="s">
         <v>308</v>
       </c>
-      <c r="F82" s="9"/>
-[...2 lines deleted...]
-      <c r="I82" s="51"/>
+      <c r="F82" s="11"/>
+      <c r="G82" s="11"/>
+      <c r="H82" s="11"/>
+      <c r="I82" s="11"/>
     </row>
     <row r="83" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A83" s="9" t="s">
+      <c r="A83" s="55" t="s">
         <v>309</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>310</v>
       </c>
-      <c r="C83" s="17" t="s">
+      <c r="C83" s="20" t="s">
         <v>311</v>
       </c>
       <c r="D83" s="10"/>
       <c r="E83" s="12" t="s">
         <v>312</v>
       </c>
-      <c r="F83" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F83" s="9"/>
+      <c r="G83" s="26"/>
       <c r="H83" s="10"/>
-      <c r="I83" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I83" s="54"/>
     </row>
     <row r="84" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="9" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="B84" s="9" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>314</v>
+      </c>
+      <c r="C84" s="20" t="s">
+        <v>315</v>
       </c>
       <c r="D84" s="10"/>
       <c r="E84" s="12" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F84" s="9" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>317</v>
+      </c>
+      <c r="G84" s="20" t="s">
+        <v>318</v>
       </c>
       <c r="H84" s="10"/>
       <c r="I84" s="12" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
     </row>
     <row r="85" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="9" t="s">
+        <v>320</v>
+      </c>
+      <c r="B85" s="9" t="s">
+        <v>321</v>
+      </c>
+      <c r="C85" s="20" t="s">
+        <v>322</v>
+      </c>
+      <c r="D85" s="10"/>
+      <c r="E85" s="12" t="s">
         <v>323</v>
       </c>
-      <c r="B85" s="11" t="s">
-[...6 lines deleted...]
-      <c r="E85" s="11" t="s">
+      <c r="F85" s="9" t="s">
         <v>324</v>
       </c>
-      <c r="F85" s="9" t="s">
+      <c r="G85" s="20" t="s">
         <v>325</v>
       </c>
-      <c r="G85" s="10">
-[...2 lines deleted...]
-      <c r="H85" s="11"/>
+      <c r="H85" s="10"/>
       <c r="I85" s="12" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="86" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A86" s="11" t="s">
+      <c r="A86" s="9" t="s">
         <v>327</v>
       </c>
-      <c r="B86" s="9" t="s">
+      <c r="B86" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="C86" s="10">
+        <v>739341656</v>
+      </c>
+      <c r="D86" s="11"/>
+      <c r="E86" s="11" t="s">
         <v>328</v>
       </c>
-      <c r="C86" s="10">
-[...3 lines deleted...]
-      <c r="E86" s="12" t="s">
+      <c r="F86" s="9" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="G86" s="10">
         <v>602814592</v>
       </c>
       <c r="H86" s="11"/>
       <c r="I86" s="12" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
     </row>
     <row r="87" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="11" t="s">
+        <v>331</v>
+      </c>
+      <c r="B87" s="9" t="s">
+        <v>332</v>
+      </c>
+      <c r="C87" s="10">
+        <v>702275997</v>
+      </c>
+      <c r="D87" s="11"/>
+      <c r="E87" s="12" t="s">
+        <v>333</v>
+      </c>
+      <c r="F87" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="G87" s="10">
+        <v>602814592</v>
+      </c>
+      <c r="H87" s="11"/>
+      <c r="I87" s="12" t="s">
         <v>330</v>
       </c>
-      <c r="B87" s="9" t="s">
-[...12 lines deleted...]
-      <c r="I87" s="11"/>
     </row>
     <row r="88" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="11" t="s">
-        <v>333</v>
-[...1 lines deleted...]
-      <c r="B88" s="11" t="s">
         <v>334</v>
       </c>
-      <c r="C88" s="10" t="s">
+      <c r="B88" s="9" t="s">
         <v>335</v>
       </c>
+      <c r="C88" s="10">
+        <v>602492281</v>
+      </c>
       <c r="D88" s="11"/>
-      <c r="E88" s="11" t="s">
+      <c r="E88" s="13" t="s">
         <v>336</v>
       </c>
       <c r="F88" s="11"/>
       <c r="G88" s="11"/>
       <c r="H88" s="11"/>
       <c r="I88" s="11"/>
     </row>
     <row r="89" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A89" s="14" t="s">
+      <c r="A89" s="11" t="s">
         <v>337</v>
       </c>
-      <c r="B89" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C89" s="37" t="s">
+      <c r="B89" s="11" t="s">
         <v>338</v>
       </c>
-      <c r="D89" s="18"/>
-      <c r="E89" s="13" t="s">
+      <c r="C89" s="10" t="s">
         <v>339</v>
       </c>
-      <c r="F89" s="9"/>
-[...2 lines deleted...]
-      <c r="I89" s="13"/>
+      <c r="D89" s="11"/>
+      <c r="E89" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="F89" s="11"/>
+      <c r="G89" s="11"/>
+      <c r="H89" s="11"/>
+      <c r="I89" s="11"/>
     </row>
     <row r="90" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A90" s="11" t="s">
-        <v>340</v>
+      <c r="A90" s="19" t="s">
+        <v>341</v>
       </c>
       <c r="B90" s="9" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-      <c r="E90" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="C90" s="40" t="s">
         <v>342</v>
       </c>
-      <c r="F90" s="11"/>
-[...2 lines deleted...]
-      <c r="I90" s="11"/>
+      <c r="D90" s="21"/>
+      <c r="E90" s="13" t="s">
+        <v>343</v>
+      </c>
+      <c r="F90" s="9"/>
+      <c r="G90" s="40"/>
+      <c r="H90" s="21"/>
+      <c r="I90" s="13"/>
     </row>
     <row r="91" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="11" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B91" s="9" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C91" s="10">
-        <v>724050445</v>
-[...5 lines deleted...]
-        <v>345</v>
+        <v>724243522</v>
+      </c>
+      <c r="D91" s="11"/>
+      <c r="E91" s="12" t="s">
+        <v>346</v>
       </c>
       <c r="F91" s="11"/>
       <c r="G91" s="11"/>
       <c r="H91" s="11"/>
       <c r="I91" s="11"/>
     </row>
     <row r="92" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="11" t="s">
-        <v>346</v>
-[...1 lines deleted...]
-      <c r="B92" s="11" t="s">
         <v>347</v>
       </c>
+      <c r="B92" s="9" t="s">
+        <v>348</v>
+      </c>
       <c r="C92" s="10">
-        <v>724032663</v>
-[...1 lines deleted...]
-      <c r="D92" s="11"/>
+        <v>724050445</v>
+      </c>
+      <c r="D92" s="10">
+        <v>417804394</v>
+      </c>
       <c r="E92" s="11" t="s">
-        <v>348</v>
-[...1 lines deleted...]
-      <c r="F92" s="11" t="s">
         <v>349</v>
       </c>
-      <c r="G92" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="F92" s="11"/>
+      <c r="G92" s="11"/>
       <c r="H92" s="11"/>
-      <c r="I92" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I92" s="11"/>
     </row>
     <row r="93" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="11" t="s">
+        <v>350</v>
+      </c>
+      <c r="B93" s="11" t="s">
         <v>351</v>
       </c>
-      <c r="B93" s="9" t="s">
+      <c r="C93" s="10">
+        <v>724032663</v>
+      </c>
+      <c r="D93" s="11"/>
+      <c r="E93" s="11" t="s">
         <v>352</v>
       </c>
-      <c r="C93" s="10">
+      <c r="F93" s="11" t="s">
+        <v>353</v>
+      </c>
+      <c r="G93" s="10">
+        <v>602786694</v>
+      </c>
+      <c r="H93" s="11"/>
+      <c r="I93" s="11" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="11" t="s">
+        <v>355</v>
+      </c>
+      <c r="B94" s="9" t="s">
+        <v>356</v>
+      </c>
+      <c r="C94" s="10">
         <v>737257828</v>
       </c>
-      <c r="D93" s="11"/>
-[...17 lines deleted...]
-      <c r="A94" s="9" t="s">
+      <c r="D94" s="11"/>
+      <c r="E94" s="12" t="s">
         <v>357</v>
-      </c>
-[...8 lines deleted...]
-        <v>251</v>
       </c>
       <c r="F94" s="11" t="s">
         <v>358</v>
       </c>
       <c r="G94" s="10">
+        <v>737255532</v>
+      </c>
+      <c r="H94" s="56" t="s">
+        <v>359</v>
+      </c>
+      <c r="I94" s="12" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="9" t="s">
+        <v>361</v>
+      </c>
+      <c r="B95" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="C95" s="10">
+        <v>601502564</v>
+      </c>
+      <c r="D95" s="10"/>
+      <c r="E95" s="12" t="s">
+        <v>255</v>
+      </c>
+      <c r="F95" s="11" t="s">
+        <v>362</v>
+      </c>
+      <c r="G95" s="10">
         <v>732558464</v>
       </c>
-      <c r="H94" s="10"/>
-[...18 lines deleted...]
-      <c r="F95" s="11" t="s">
+      <c r="H95" s="10"/>
+      <c r="I95" s="9" t="s">
         <v>363</v>
-      </c>
-[...5 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="96" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="11" t="s">
+        <v>364</v>
+      </c>
+      <c r="B96" s="9" t="s">
         <v>365</v>
       </c>
-      <c r="B96" s="11" t="s">
+      <c r="C96" s="10">
+        <v>602699294</v>
+      </c>
+      <c r="D96" s="11"/>
+      <c r="E96" s="11" t="s">
         <v>366</v>
       </c>
-      <c r="C96" s="10">
-[...3 lines deleted...]
-      <c r="E96" s="13" t="s">
+      <c r="F96" s="11" t="s">
         <v>367</v>
       </c>
-      <c r="F96" s="11" t="s">
+      <c r="G96" s="10">
+        <v>602752390</v>
+      </c>
+      <c r="H96" s="11"/>
+      <c r="I96" s="12" t="s">
         <v>368</v>
-      </c>
-[...5 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="97" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="11" t="s">
+        <v>369</v>
+      </c>
+      <c r="B97" s="11" t="s">
         <v>370</v>
       </c>
-      <c r="B97" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" s="10">
-        <v>723533193</v>
+        <v>732987872</v>
       </c>
       <c r="D97" s="11"/>
       <c r="E97" s="13" t="s">
+        <v>371</v>
+      </c>
+      <c r="F97" s="11" t="s">
         <v>372</v>
       </c>
-      <c r="F97" s="9" t="s">
+      <c r="G97" s="10">
+        <v>602785383</v>
+      </c>
+      <c r="H97" s="11"/>
+      <c r="I97" s="13" t="s">
         <v>373</v>
-      </c>
-[...5 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="98" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="11" t="s">
+        <v>374</v>
+      </c>
+      <c r="B98" s="11" t="s">
         <v>375</v>
       </c>
-      <c r="B98" s="54"/>
-[...6 lines deleted...]
-      <c r="I98" s="55"/>
+      <c r="C98" s="10">
+        <v>723533193</v>
+      </c>
+      <c r="D98" s="11"/>
+      <c r="E98" s="13" t="s">
+        <v>376</v>
+      </c>
+      <c r="F98" s="9" t="s">
+        <v>377</v>
+      </c>
+      <c r="G98" s="10">
+        <v>604417904</v>
+      </c>
+      <c r="H98" s="11"/>
+      <c r="I98" s="12" t="s">
+        <v>378</v>
+      </c>
     </row>
     <row r="99" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A99" s="9" t="s">
-[...19 lines deleted...]
-      <c r="I99" s="56" t="s">
+      <c r="A99" s="11" t="s">
         <v>379</v>
       </c>
+      <c r="B99" s="57"/>
+      <c r="C99" s="57"/>
+      <c r="D99" s="57"/>
+      <c r="E99" s="57"/>
+      <c r="F99" s="57"/>
+      <c r="G99" s="57"/>
+      <c r="H99" s="57"/>
+      <c r="I99" s="58"/>
     </row>
     <row r="100" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="9" t="s">
         <v>380</v>
       </c>
-      <c r="B100" s="11" t="s">
+      <c r="B100" s="9" t="s">
+        <v>348</v>
+      </c>
+      <c r="C100" s="10">
+        <v>734170707</v>
+      </c>
+      <c r="D100" s="11"/>
+      <c r="E100" s="35" t="s">
         <v>381</v>
       </c>
-      <c r="C100" s="10">
+      <c r="F100" s="9" t="s">
+        <v>382</v>
+      </c>
+      <c r="G100" s="10">
+        <v>739580585</v>
+      </c>
+      <c r="H100" s="11"/>
+      <c r="I100" s="59" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="101" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="9" t="s">
+        <v>384</v>
+      </c>
+      <c r="B101" s="11" t="s">
+        <v>385</v>
+      </c>
+      <c r="C101" s="10">
         <v>770328332</v>
       </c>
-      <c r="D100" s="11"/>
-[...6 lines deleted...]
-      <c r="G100" s="10">
+      <c r="D101" s="11"/>
+      <c r="E101" s="12" t="s">
+        <v>386</v>
+      </c>
+      <c r="F101" s="9" t="s">
+        <v>387</v>
+      </c>
+      <c r="G101" s="10">
         <v>352462894</v>
       </c>
-      <c r="H100" s="10">
+      <c r="H101" s="10">
         <v>352463854</v>
       </c>
-      <c r="I100" s="12" t="s">
-[...10 lines deleted...]
-      <c r="C101" s="10">
+      <c r="I101" s="12" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="102" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="60" t="s">
+        <v>389</v>
+      </c>
+      <c r="B102" s="9" t="s">
+        <v>390</v>
+      </c>
+      <c r="C102" s="10">
         <v>725040824</v>
       </c>
-      <c r="D101" s="10"/>
-[...6 lines deleted...]
-      <c r="G101" s="10">
+      <c r="D102" s="10"/>
+      <c r="E102" s="12" t="s">
+        <v>391</v>
+      </c>
+      <c r="F102" s="9" t="s">
+        <v>392</v>
+      </c>
+      <c r="G102" s="10">
         <v>775657619</v>
       </c>
-      <c r="H101" s="10"/>
-[...11 lines deleted...]
-      <c r="C102" s="10">
+      <c r="H102" s="10"/>
+      <c r="I102" s="12" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="103" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="60" t="s">
+        <v>394</v>
+      </c>
+      <c r="B103" s="9" t="s">
+        <v>395</v>
+      </c>
+      <c r="C103" s="10">
         <v>720987811</v>
       </c>
-      <c r="D102" s="24"/>
-[...24 lines deleted...]
-      <c r="D103" s="24"/>
+      <c r="D103" s="28"/>
       <c r="E103" s="12" t="s">
         <v>396</v>
       </c>
-      <c r="F103" s="9"/>
-[...2 lines deleted...]
-      <c r="I103" s="9"/>
+      <c r="F103" s="9" t="s">
+        <v>397</v>
+      </c>
+      <c r="G103" s="10">
+        <v>725319655</v>
+      </c>
+      <c r="H103" s="28"/>
+      <c r="I103" s="12" t="s">
+        <v>398</v>
+      </c>
     </row>
     <row r="104" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A104" s="11" t="s">
-        <v>397</v>
+      <c r="A104" s="60" t="s">
+        <v>399</v>
       </c>
       <c r="B104" s="9" t="s">
-        <v>398</v>
+        <v>81</v>
       </c>
       <c r="C104" s="10">
-        <v>722275714</v>
-[...1 lines deleted...]
-      <c r="D104" s="10"/>
+        <v>776747770</v>
+      </c>
+      <c r="D104" s="28"/>
       <c r="E104" s="12" t="s">
-        <v>399</v>
-[...1 lines deleted...]
-      <c r="F104" s="11" t="s">
         <v>400</v>
       </c>
-      <c r="G104" s="10">
-[...8 lines deleted...]
-      <c r="L104" s="60"/>
+      <c r="F104" s="9"/>
+      <c r="G104" s="10"/>
+      <c r="H104" s="10"/>
+      <c r="I104" s="9"/>
     </row>
     <row r="105" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="11" t="s">
+        <v>401</v>
+      </c>
+      <c r="B105" s="9" t="s">
         <v>402</v>
       </c>
-      <c r="B105" s="14" t="s">
+      <c r="C105" s="10">
+        <v>722275714</v>
+      </c>
+      <c r="D105" s="10"/>
+      <c r="E105" s="12" t="s">
         <v>403</v>
       </c>
-      <c r="C105" s="61" t="s">
+      <c r="F105" s="11" t="s">
         <v>404</v>
       </c>
-      <c r="D105" s="62"/>
-      <c r="E105" s="14" t="s">
+      <c r="G105" s="10">
+        <v>602510497</v>
+      </c>
+      <c r="H105" s="11"/>
+      <c r="I105" s="11" t="s">
         <v>405</v>
       </c>
-      <c r="F105" s="11"/>
-[...2 lines deleted...]
-      <c r="I105" s="11"/>
+      <c r="J105" s="61"/>
+      <c r="K105" s="62"/>
+      <c r="L105" s="63"/>
     </row>
     <row r="106" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A106" s="9" t="s">
+      <c r="A106" s="11" t="s">
         <v>406</v>
       </c>
-      <c r="B106" s="9" t="s">
+      <c r="B106" s="19" t="s">
         <v>407</v>
       </c>
-      <c r="C106" s="38">
-[...3 lines deleted...]
-      <c r="E106" s="13" t="s">
+      <c r="C106" s="64" t="s">
         <v>408</v>
+      </c>
+      <c r="D106" s="65"/>
+      <c r="E106" s="19" t="s">
+        <v>409</v>
       </c>
       <c r="F106" s="11"/>
       <c r="G106" s="11"/>
       <c r="H106" s="11"/>
       <c r="I106" s="11"/>
     </row>
     <row r="107" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A107" s="11" t="s">
-[...2 lines deleted...]
-      <c r="B107" s="11" t="s">
+      <c r="A107" s="9" t="s">
         <v>410</v>
       </c>
-      <c r="C107" s="10">
-[...3 lines deleted...]
-      <c r="E107" s="11" t="s">
+      <c r="B107" s="9" t="s">
         <v>411</v>
+      </c>
+      <c r="C107" s="41">
+        <v>31850043113</v>
+      </c>
+      <c r="D107" s="28"/>
+      <c r="E107" s="13" t="s">
+        <v>412</v>
       </c>
       <c r="F107" s="11"/>
       <c r="G107" s="11"/>
       <c r="H107" s="11"/>
       <c r="I107" s="11"/>
     </row>
     <row r="108" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A108" s="21" t="s">
-        <v>412</v>
+      <c r="A108" s="11" t="s">
+        <v>413</v>
       </c>
       <c r="B108" s="11" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C108" s="10">
-        <v>774441975</v>
+        <v>602784750</v>
       </c>
       <c r="D108" s="11"/>
-      <c r="E108" s="12" t="s">
-        <v>287</v>
+      <c r="E108" s="11" t="s">
+        <v>415</v>
       </c>
       <c r="F108" s="11"/>
       <c r="G108" s="11"/>
       <c r="H108" s="11"/>
       <c r="I108" s="11"/>
     </row>
     <row r="109" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A109" s="11" t="s">
-        <v>414</v>
+      <c r="A109" s="25" t="s">
+        <v>416</v>
       </c>
       <c r="B109" s="11" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="C109" s="10">
-        <v>602198030</v>
+        <v>774441975</v>
       </c>
       <c r="D109" s="11"/>
       <c r="E109" s="12" t="s">
-        <v>416</v>
+        <v>291</v>
       </c>
       <c r="F109" s="11"/>
       <c r="G109" s="11"/>
       <c r="H109" s="11"/>
       <c r="I109" s="11"/>
     </row>
     <row r="110" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="11" t="s">
-        <v>417</v>
-[...1 lines deleted...]
-      <c r="B110" s="9" t="s">
         <v>418</v>
       </c>
+      <c r="B110" s="11" t="s">
+        <v>419</v>
+      </c>
       <c r="C110" s="10">
-        <v>734753940</v>
+        <v>602198030</v>
       </c>
       <c r="D110" s="11"/>
       <c r="E110" s="12" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="F110" s="11"/>
-      <c r="G110" s="10"/>
+      <c r="G110" s="11"/>
       <c r="H110" s="11"/>
       <c r="I110" s="11"/>
     </row>
     <row r="111" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="11" t="s">
-        <v>420</v>
-[...1 lines deleted...]
-      <c r="B111" s="11" t="s">
         <v>421</v>
       </c>
+      <c r="B111" s="9" t="s">
+        <v>422</v>
+      </c>
       <c r="C111" s="10">
-        <v>775317903</v>
-[...1 lines deleted...]
-      <c r="D111" s="10"/>
+        <v>734753940</v>
+      </c>
+      <c r="D111" s="11"/>
       <c r="E111" s="12" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F111" s="11"/>
       <c r="G111" s="10"/>
       <c r="H111" s="11"/>
-      <c r="I111" s="63"/>
+      <c r="I111" s="11"/>
     </row>
     <row r="112" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A112" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B112" s="9" t="s">
+      <c r="A112" s="11" t="s">
         <v>424</v>
       </c>
-      <c r="C112" s="24">
-[...5 lines deleted...]
-      <c r="E112" s="13" t="s">
+      <c r="B112" s="11" t="s">
         <v>425</v>
       </c>
+      <c r="C112" s="10">
+        <v>775317903</v>
+      </c>
+      <c r="D112" s="10"/>
+      <c r="E112" s="12" t="s">
+        <v>426</v>
+      </c>
       <c r="F112" s="11"/>
-      <c r="G112" s="11"/>
+      <c r="G112" s="10"/>
       <c r="H112" s="11"/>
-      <c r="I112" s="11"/>
+      <c r="I112" s="66"/>
     </row>
     <row r="113" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="9" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B113" s="9" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-      <c r="E113" s="12" t="s">
         <v>428</v>
       </c>
+      <c r="C113" s="28">
+        <v>725744644</v>
+      </c>
+      <c r="D113" s="28">
+        <v>475201349</v>
+      </c>
+      <c r="E113" s="13" t="s">
+        <v>429</v>
+      </c>
       <c r="F113" s="11"/>
-      <c r="G113" s="10"/>
-[...1 lines deleted...]
-      <c r="I113" s="12"/>
+      <c r="G113" s="11"/>
+      <c r="H113" s="11"/>
+      <c r="I113" s="11"/>
     </row>
     <row r="114" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="9" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B114" s="9" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C114" s="10">
-        <v>733527310</v>
+        <v>602541368</v>
       </c>
       <c r="D114" s="10"/>
       <c r="E114" s="12" t="s">
-        <v>431</v>
-[...6 lines deleted...]
-      </c>
+        <v>432</v>
+      </c>
+      <c r="F114" s="11"/>
+      <c r="G114" s="10"/>
       <c r="H114" s="10"/>
-      <c r="I114" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I114" s="12"/>
     </row>
     <row r="115" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="9" t="s">
         <v>433</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>434</v>
       </c>
       <c r="C115" s="10">
-        <v>775240021</v>
-[...1 lines deleted...]
-      <c r="D115" s="11"/>
+        <v>733527310</v>
+      </c>
+      <c r="D115" s="10"/>
       <c r="E115" s="12" t="s">
         <v>435</v>
       </c>
-      <c r="F115" s="11"/>
-[...2 lines deleted...]
-      <c r="I115" s="11"/>
+      <c r="F115" s="9" t="s">
+        <v>434</v>
+      </c>
+      <c r="G115" s="10">
+        <v>733527310</v>
+      </c>
+      <c r="H115" s="10"/>
+      <c r="I115" s="12" t="s">
+        <v>436</v>
+      </c>
     </row>
     <row r="116" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="9" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B116" s="9" t="s">
-        <v>437</v>
-[...1 lines deleted...]
-      <c r="C116" s="17" t="s">
         <v>438</v>
       </c>
-      <c r="D116" s="17"/>
-      <c r="E116" s="13" t="s">
+      <c r="C116" s="10">
+        <v>775240021</v>
+      </c>
+      <c r="D116" s="11"/>
+      <c r="E116" s="12" t="s">
         <v>439</v>
       </c>
-      <c r="F116" s="9" t="s">
+      <c r="F116" s="11"/>
+      <c r="G116" s="10"/>
+      <c r="H116" s="11"/>
+      <c r="I116" s="11"/>
+    </row>
+    <row r="117" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="9" t="s">
         <v>440</v>
       </c>
-      <c r="G116" s="17" t="s">
+      <c r="B117" s="9" t="s">
         <v>441</v>
       </c>
-      <c r="H116" s="17"/>
-      <c r="I116" s="12" t="s">
+      <c r="C117" s="20" t="s">
         <v>442</v>
       </c>
-    </row>
-    <row r="117" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="D117" s="20"/>
+      <c r="E117" s="13" t="s">
+        <v>443</v>
+      </c>
+      <c r="F117" s="9" t="s">
+        <v>444</v>
+      </c>
+      <c r="G117" s="20" t="s">
+        <v>445</v>
+      </c>
+      <c r="H117" s="20"/>
+      <c r="I117" s="12" t="s">
+        <v>446</v>
+      </c>
+    </row>
     <row r="118" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="119" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-    <row r="120" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B120" s="19"/>
+      <c r="C120" s="62"/>
+      <c r="D120" s="62"/>
+      <c r="E120" s="63"/>
+    </row>
     <row r="121" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="122" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="123" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="211" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B211" s="64">
+    <row r="124" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B212" s="67">
         <v>46090</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="F2:I2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="E23" r:id="rId1" xr:uid="{B4D091A4-D748-4A71-8154-72FD15580C85}"/>
-[...125 lines deleted...]
-    <hyperlink ref="E106" r:id="rId127" xr:uid="{40FCF04C-D992-4794-9431-8C4A6FA22040}"/>
+    <hyperlink ref="E24" r:id="rId1" xr:uid="{574998BC-2249-4B42-873A-1DFA194FF980}"/>
+    <hyperlink ref="E16" r:id="rId2" xr:uid="{223F7E8F-7DCD-487F-99D1-AEBAF9F280A4}"/>
+    <hyperlink ref="E85" r:id="rId3" xr:uid="{74E49920-F5C7-4781-BC6D-367EC2721552}"/>
+    <hyperlink ref="E111" r:id="rId4" xr:uid="{ECA19DAF-BFCB-4D5A-B93D-0F0C945F1CB6}"/>
+    <hyperlink ref="E68" r:id="rId5" xr:uid="{39B8E84A-6897-4391-9758-019555754DBE}"/>
+    <hyperlink ref="E23" r:id="rId6" xr:uid="{1DED7C4B-28FA-4F71-98FF-0F5851D3E14C}"/>
+    <hyperlink ref="E31" r:id="rId7" xr:uid="{3F2F3F4C-3BDD-42AD-8401-B22FAE3D6112}"/>
+    <hyperlink ref="E49" r:id="rId8" xr:uid="{4C76D36A-2073-4FCE-9C17-445BA8867804}"/>
+    <hyperlink ref="E63" r:id="rId9" xr:uid="{7129B774-9B1C-475F-97FF-6C821B4A3152}"/>
+    <hyperlink ref="E77" r:id="rId10" xr:uid="{D8EAB259-A50F-42F3-A592-0A796DB35BC9}"/>
+    <hyperlink ref="E76" r:id="rId11" xr:uid="{C79727E8-B295-48CF-BF4A-5F838E2C945B}"/>
+    <hyperlink ref="E66" r:id="rId12" xr:uid="{2A1C1817-1074-4AE5-8EFF-1AF3BF5FBD3F}"/>
+    <hyperlink ref="E91" r:id="rId13" xr:uid="{7CC9FB0A-CC30-45C6-8CC2-C7B7FDCF12C7}"/>
+    <hyperlink ref="E84" r:id="rId14" xr:uid="{36052977-1E58-4F0A-BE06-3EA119D8D87D}"/>
+    <hyperlink ref="E36" r:id="rId15" xr:uid="{0F6F26C3-F18F-4794-8CC3-DB3F061C42F4}"/>
+    <hyperlink ref="E62" r:id="rId16" xr:uid="{06F36DE5-BE07-4753-B65A-0B16F0220652}"/>
+    <hyperlink ref="E117" r:id="rId17" xr:uid="{E05E8FBD-86B3-4C4F-B69B-5C5EE08D0EDF}"/>
+    <hyperlink ref="E41" r:id="rId18" xr:uid="{C0A1746C-CBEB-4C41-9467-ADA7DC2C7B1A}"/>
+    <hyperlink ref="E42" r:id="rId19" xr:uid="{FAAD507B-8665-4BD4-9933-96E4A60E5964}"/>
+    <hyperlink ref="E102" r:id="rId20" xr:uid="{D03B357C-8812-4009-90CD-C091B4B02DEA}"/>
+    <hyperlink ref="E71" r:id="rId21" xr:uid="{856445C4-599D-4087-83C8-D162F0F9DBE0}"/>
+    <hyperlink ref="E11" r:id="rId22" xr:uid="{86DA8D45-8F0B-480B-9919-A14635724CB8}"/>
+    <hyperlink ref="E15" r:id="rId23" xr:uid="{CC432246-DC1D-4D39-B4AF-7F695D5B0858}"/>
+    <hyperlink ref="E78" r:id="rId24" xr:uid="{A43740A0-CE5E-4233-9959-BA295D4EA371}"/>
+    <hyperlink ref="I78" r:id="rId25" xr:uid="{ACA7FEAC-6C91-4017-B26F-E7D5BE5F133D}"/>
+    <hyperlink ref="E5" r:id="rId26" xr:uid="{A47B70E9-EDA5-4992-B65D-D876066D1949}"/>
+    <hyperlink ref="E33" r:id="rId27" xr:uid="{77342C47-A8D7-4664-B0FC-CB13A70785FB}"/>
+    <hyperlink ref="E114" r:id="rId28" xr:uid="{C35417D3-5537-4F8F-A6A1-38B3B8BCD807}"/>
+    <hyperlink ref="E82" r:id="rId29" xr:uid="{D1999C70-2FE0-400A-8DF3-02AFB2E367E6}"/>
+    <hyperlink ref="E13" r:id="rId30" xr:uid="{E946AA02-0240-4F63-941B-8168DE634ADB}"/>
+    <hyperlink ref="E8" r:id="rId31" xr:uid="{7957B699-81F6-4976-A9E6-3D4039ED33B4}"/>
+    <hyperlink ref="E34" r:id="rId32" xr:uid="{EC7B3461-9F82-48D9-A472-F2D4AC07C053}"/>
+    <hyperlink ref="E12" r:id="rId33" xr:uid="{63C5F673-1B6A-48C4-AEA3-1F4246457CD7}"/>
+    <hyperlink ref="E4" r:id="rId34" xr:uid="{7197F6D1-B1E8-4356-8DB8-354ACA5A4C53}"/>
+    <hyperlink ref="E17" r:id="rId35" xr:uid="{C22064DD-B67E-4631-843A-776D6E08CCF5}"/>
+    <hyperlink ref="I84" r:id="rId36" xr:uid="{8EF014D3-CF21-4D34-8D4D-51F8E6CF9DBF}"/>
+    <hyperlink ref="E87" r:id="rId37" xr:uid="{78DC9392-4B1F-428A-B251-01B07864ACCB}"/>
+    <hyperlink ref="E75" r:id="rId38" xr:uid="{7D569497-D385-43A3-AE48-EC68E5F3C47B}"/>
+    <hyperlink ref="I75" r:id="rId39" xr:uid="{000C1A07-1DD5-45A0-9CA9-565B0F77ED2A}"/>
+    <hyperlink ref="E104" r:id="rId40" xr:uid="{1E368EFF-F642-4866-950C-397229E205AB}"/>
+    <hyperlink ref="E20" r:id="rId41" xr:uid="{B4DCB510-8AB0-4BF2-B549-863B9D8943E3}"/>
+    <hyperlink ref="E22" r:id="rId42" xr:uid="{4EFD8F97-A211-4A02-AC8F-22041BF88D6D}"/>
+    <hyperlink ref="E29" r:id="rId43" xr:uid="{9B204660-0AF9-4084-B507-ED4768AC1F7D}"/>
+    <hyperlink ref="E74" r:id="rId44" xr:uid="{24D2963F-1BAE-4468-B294-67F33B64D34E}"/>
+    <hyperlink ref="E44" r:id="rId45" xr:uid="{53636292-BD85-4056-835D-1F565C04F63E}"/>
+    <hyperlink ref="I44" r:id="rId46" xr:uid="{29AC4D65-9C0F-4D9F-9E4E-2850CB7DD7C5}"/>
+    <hyperlink ref="E32" r:id="rId47" xr:uid="{AF006FB0-F55E-482A-BFDA-3AB15C910A99}"/>
+    <hyperlink ref="I32" r:id="rId48" xr:uid="{A3B52CCC-EFD5-4B2C-A0C4-0E5FB9B7FFA7}"/>
+    <hyperlink ref="E112" r:id="rId49" xr:uid="{82E71882-E70B-4BD1-968A-07BC147418F9}"/>
+    <hyperlink ref="E110" r:id="rId50" xr:uid="{3B40E829-B3C0-4C05-A015-3AEA66DEA858}"/>
+    <hyperlink ref="E54" r:id="rId51" xr:uid="{3C46BC7E-DB5D-4CB8-B3BF-7136E63D9B20}"/>
+    <hyperlink ref="E100" r:id="rId52" xr:uid="{FE7FFF6D-E939-49B6-82BE-0584B05E07B3}"/>
+    <hyperlink ref="E64" r:id="rId53" xr:uid="{95D0B548-66E3-400E-86F4-46EBBC7B8B08}"/>
+    <hyperlink ref="I76" r:id="rId54" xr:uid="{012F6579-BD64-4723-9A06-4B86AF1E8578}"/>
+    <hyperlink ref="E47" r:id="rId55" xr:uid="{227F9A2F-E395-4AED-B9D3-3BB37733237D}"/>
+    <hyperlink ref="E30" r:id="rId56" xr:uid="{9101BBB7-2F70-4A73-91B9-9C5F9A506797}"/>
+    <hyperlink ref="E35" r:id="rId57" xr:uid="{6E8DE363-7152-4E03-8B37-815CFEEACCE0}"/>
+    <hyperlink ref="E105" r:id="rId58" xr:uid="{10E7C327-59EA-4CE8-9D7C-B867FC665658}"/>
+    <hyperlink ref="E115" r:id="rId59" xr:uid="{4443ACC7-33FF-48EB-96A6-F17B09B931A1}"/>
+    <hyperlink ref="I115" r:id="rId60" xr:uid="{48376565-0477-43D9-B512-6F1397C2DE72}"/>
+    <hyperlink ref="E103" r:id="rId61" xr:uid="{E3F5C5F1-994C-46D3-829D-76609CCF31A6}"/>
+    <hyperlink ref="I37" r:id="rId62" xr:uid="{E3EF61C2-E093-48EC-A0E6-299934CEFA6F}"/>
+    <hyperlink ref="E37" r:id="rId63" xr:uid="{DBCB6576-4B1B-4DA0-85BB-2FD365B84248}"/>
+    <hyperlink ref="I24" r:id="rId64" xr:uid="{1B5E8819-F5F0-437B-8BFE-F8AEA184D6E6}"/>
+    <hyperlink ref="I102" r:id="rId65" xr:uid="{538CA747-3923-436D-A8AC-E2C58963E946}"/>
+    <hyperlink ref="E25" r:id="rId66" xr:uid="{B06DA413-A985-4B30-88D5-AD3E2062C714}"/>
+    <hyperlink ref="I25" r:id="rId67" xr:uid="{78681358-80F0-4A3D-B9D2-9713F9014DCA}"/>
+    <hyperlink ref="I56" r:id="rId68" xr:uid="{736F03C6-A13C-4CAD-932F-90FE3603F1FA}"/>
+    <hyperlink ref="I11" r:id="rId69" xr:uid="{1A624BF9-FD20-4B19-BB2E-9222BB2A9C2A}"/>
+    <hyperlink ref="I22" r:id="rId70" xr:uid="{037E1650-3634-456A-8E5F-EC993C111E96}"/>
+    <hyperlink ref="I33" r:id="rId71" xr:uid="{9536154D-B8E0-4ECA-ADCE-61FA2E045B59}"/>
+    <hyperlink ref="E65" r:id="rId72" xr:uid="{EFFE8E1F-7FAE-422B-8BEC-72D21D5C7D7A}"/>
+    <hyperlink ref="E83" r:id="rId73" xr:uid="{52753FBA-27F9-48DE-A94B-E8AFAA603C4D}"/>
+    <hyperlink ref="E69" r:id="rId74" xr:uid="{8C628880-289F-47FC-9948-0CC28A0AD827}"/>
+    <hyperlink ref="I69" r:id="rId75" xr:uid="{A8DB0EF5-5728-4EA2-8352-783E6DA39AC2}"/>
+    <hyperlink ref="I117" r:id="rId76" xr:uid="{77D761DF-0C8D-4B2F-A39F-B523FBF7E684}"/>
+    <hyperlink ref="E90" r:id="rId77" xr:uid="{DBAB1D1F-2AC6-47FC-9FB1-1534902D1D53}"/>
+    <hyperlink ref="E50" r:id="rId78" xr:uid="{DA4DB1C9-0C3C-4660-B862-03D22FFAE7B0}"/>
+    <hyperlink ref="I87" r:id="rId79" xr:uid="{12162AF7-88B2-4813-A287-952D94A70BA6}"/>
+    <hyperlink ref="I96" r:id="rId80" xr:uid="{DEA92CE3-F92D-4D46-9A0B-61C166748BD6}"/>
+    <hyperlink ref="I26" r:id="rId81" xr:uid="{98A21C25-007B-4004-A3C6-78AAAE0BD548}"/>
+    <hyperlink ref="I15" r:id="rId82" xr:uid="{F2DC3A67-5E8C-4F9B-99E7-A6CB4AA40A2F}"/>
+    <hyperlink ref="I94" r:id="rId83" xr:uid="{BEDA054B-65B0-4AB3-A9A7-5D9E5FDC5543}"/>
+    <hyperlink ref="E94" r:id="rId84" xr:uid="{79F70E89-CE44-44E0-AF35-DF12C442F6B1}"/>
+    <hyperlink ref="E72" r:id="rId85" xr:uid="{8CB6C22E-1367-4072-A9BE-D75A3B550A58}"/>
+    <hyperlink ref="E60" r:id="rId86" xr:uid="{1F85D1C3-9AAE-4660-BD08-94ADF454B9E7}"/>
+    <hyperlink ref="E59" r:id="rId87" xr:uid="{E5F1DF48-BC51-42FD-978B-349406921708}"/>
+    <hyperlink ref="E19" r:id="rId88" xr:uid="{2BBD281F-FFC1-4D59-B759-127B3BD3CFFE}"/>
+    <hyperlink ref="E88" r:id="rId89" xr:uid="{269F520F-9F7C-4966-ABB8-79ABF2085FCD}"/>
+    <hyperlink ref="E116" r:id="rId90" xr:uid="{23A93137-2A91-4BFA-9B4A-07BE1ADF36F6}"/>
+    <hyperlink ref="E70" r:id="rId91" xr:uid="{CF29CA5A-F093-4045-BD28-78D3AD5B1DDE}"/>
+    <hyperlink ref="E109" r:id="rId92" xr:uid="{AC43BF85-BDDC-4E73-BFA9-B34C67EA0627}"/>
+    <hyperlink ref="E46" r:id="rId93" xr:uid="{01B90776-5B7E-4A63-9448-14876E3B6548}"/>
+    <hyperlink ref="E9" r:id="rId94" xr:uid="{A89BA6C1-B4BF-4F13-AC28-8E76DDD93FAE}"/>
+    <hyperlink ref="E43" r:id="rId95" xr:uid="{B7E173C0-39B9-466C-8560-F3DB5B790617}"/>
+    <hyperlink ref="I29" r:id="rId96" xr:uid="{12CCB0EE-1136-4CCD-8721-E7B460614267}"/>
+    <hyperlink ref="I19" r:id="rId97" xr:uid="{A583DA14-18CF-4011-B180-1CB0197767FA}"/>
+    <hyperlink ref="I103" r:id="rId98" xr:uid="{A047458F-2A24-4859-BDB6-A321ACEEC373}"/>
+    <hyperlink ref="E113" r:id="rId99" xr:uid="{E469E798-F15A-4B60-B7CA-56E80AFDBBF9}"/>
+    <hyperlink ref="E67" r:id="rId100" xr:uid="{B53FC511-90CC-4057-A216-28A0F25E5D5D}"/>
+    <hyperlink ref="I85" r:id="rId101" xr:uid="{F26C93B8-20C8-4B6E-8FFA-9176EF19CEEF}"/>
+    <hyperlink ref="E39" r:id="rId102" xr:uid="{1D3B6C50-4228-4CE9-922C-3F99788289D9}"/>
+    <hyperlink ref="I31" r:id="rId103" xr:uid="{11A76D80-E30B-4CD6-B421-61ADBA809605}"/>
+    <hyperlink ref="I100" r:id="rId104" xr:uid="{4D10780E-E7EF-41B6-B331-AF939CEFA3E6}"/>
+    <hyperlink ref="E73" r:id="rId105" xr:uid="{A398603E-035F-446D-8DA4-72334E6C1BC5}"/>
+    <hyperlink ref="E40" r:id="rId106" xr:uid="{94F7047E-7DE3-4640-89CF-972C55B353B1}"/>
+    <hyperlink ref="E45" r:id="rId107" xr:uid="{4A53F478-EC61-4183-98D4-2048878C556A}"/>
+    <hyperlink ref="E98" r:id="rId108" xr:uid="{58CC5CEE-0CC2-4A1F-9EFB-7A766B766165}"/>
+    <hyperlink ref="I98" r:id="rId109" xr:uid="{36F6C10B-32C4-4DAF-B7C6-EC80385EAE6B}"/>
+    <hyperlink ref="E101" r:id="rId110" xr:uid="{37CB3062-06A9-4358-AA75-DE9F4DED05F6}"/>
+    <hyperlink ref="I101" r:id="rId111" xr:uid="{98DAF60D-9BDA-45CE-B854-76E394D0D9C0}"/>
+    <hyperlink ref="E95" r:id="rId112" xr:uid="{D0872D80-CAAE-4980-926A-ACEC5E25C346}"/>
+    <hyperlink ref="E28" r:id="rId113" xr:uid="{91016C45-001D-45E0-8C66-2F1CF009EF64}"/>
+    <hyperlink ref="E79" r:id="rId114" xr:uid="{A125D4D8-5715-4515-A771-E8A7336AE7A6}"/>
+    <hyperlink ref="I79" r:id="rId115" xr:uid="{F3C4AEFD-F1F7-4CB8-BCA9-5E0419ACF6EB}"/>
+    <hyperlink ref="E97" r:id="rId116" xr:uid="{2C248711-406E-4367-919E-7AA9C0467010}"/>
+    <hyperlink ref="I97" r:id="rId117" xr:uid="{BCECCE4A-FFD9-435E-BFFB-CE5EA472EDAE}"/>
+    <hyperlink ref="E55" r:id="rId118" xr:uid="{115BDBA6-42B9-4A50-B1B1-F9DA4020365E}"/>
+    <hyperlink ref="E10" r:id="rId119" xr:uid="{C7D1B2C2-932A-44B2-AE76-1E690603161D}"/>
+    <hyperlink ref="I17" r:id="rId120" xr:uid="{A47D810F-EFD5-4C59-BD02-C39AD74510FF}"/>
+    <hyperlink ref="E27" r:id="rId121" xr:uid="{D8FF82B6-2FCA-4EE2-8F29-9BD723E58CE6}"/>
+    <hyperlink ref="E21" r:id="rId122" xr:uid="{76BCC558-1EB9-4052-846A-5C7A0E8977CD}"/>
+    <hyperlink ref="I86" r:id="rId123" xr:uid="{510A50F5-ECA2-41B8-B18E-049277F5CD39}"/>
+    <hyperlink ref="E38" r:id="rId124" xr:uid="{82378489-CC67-4FF0-945E-4F3D109C3EF2}"/>
+    <hyperlink ref="I47" r:id="rId125" xr:uid="{FA82530F-3334-4B5C-A601-5E956A49E765}"/>
+    <hyperlink ref="E107" r:id="rId126" xr:uid="{1B64C134-2988-4BF0-8029-7633FCAF70FF}"/>
+    <hyperlink ref="E6" r:id="rId127" xr:uid="{85D21191-0EAA-4B0C-82B6-B51D9ACB93D2}"/>
+    <hyperlink ref="I21" r:id="rId128" xr:uid="{0784EAD4-1520-4E7B-835F-015064A1DE38}"/>
+    <hyperlink ref="I16" r:id="rId129" xr:uid="{90DAEB9C-D591-4C6D-A9BD-0A5531CE61A1}"/>
   </hyperlinks>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
-  <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId128"/>
+  <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId130"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>Stránka &amp;P z &amp;N</oddFooter>
   </headerFooter>
-  <legacyDrawing r:id="rId129"/>
+  <legacyDrawing r:id="rId131"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{46766fe3-fbb1-4bf6-856d-0cb61e7e7f4b}" enabled="1" method="Standard" siteId="{f0ab7d6a-64b0-4696-9f4d-d69909c6e895}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Pojmenované oblasti</vt:lpstr>